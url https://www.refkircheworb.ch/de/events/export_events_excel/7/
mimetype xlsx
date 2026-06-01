--- v0 (2026-04-17)
+++ v1 (2026-06-01)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M93"/>
+  <dimension ref="A1:M86"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Eventtyp</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Titel</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Wochentag</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -488,4650 +488,4312 @@
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>PLZ</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>Stadt</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>Kurzbeschreibung</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>Text</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Agenda, Gottesdienst</t>
+          <t>Agenda</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Gottesdienst</t>
+          <t>Seniorenausflug an den Brienzersee</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>So</t>
+          <t>Mi</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>03</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>04</t>
+          <t>06</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>09:30</t>
+          <t>12:30</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>Kirche Rüfenacht</t>
+          <t>Abfahrt Sternenplatz Worb</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>Pfarrerin Nadja Heimlicher, Orgel Annette Unternährer
-[...3 lines deleted...]
-      <c r="M2" t="inlineStr"/>
+          <t>Treffpunkt Sternenplatz Worb, Abfahrt 12.30 Uhr
+Route: Fahrt via Linden - Steffisburg - Gunten - Beatenbucht - Brienz - Iseltwald</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>Zvierihalt im Strandhotel Iseltwald, direkt am Wasser Rückfahrt via Interlaken - Stockental - Gürbetal - Belp - Worb(Route kann je nach Verkehr und Zeit etwas angepasst werden)Kosten CHF 40.00 inkl. Car und Zvieriplättli (ohne Getränke)Mitwirkende: Erika Neuhaus und BegleitpersonenAnmeldung bis spätestens Donnerstag, 28. Mai 2026: Erika Neuhaus, 031 839 50 77, erika.neuhaus@refkircheworb.ch</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Agenda</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Wandergruppe Moderato</t>
+          <t>Ordentliche Kirchgemeindeversammlung</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Fr</t>
+          <t>Mi</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>03</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>04</t>
+          <t>06</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>07:30</t>
+          <t>20:00</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>Worb Dorf</t>
-[...6 lines deleted...]
-      </c>
+          <t>Kirchgemeindehaus Worb</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr"/>
       <c r="M3" t="inlineStr">
         <is>
-          <t>Anmeldung erforderlichLeitung: Marianne Berger 031 839 39 37 / 079 534 50 61,Dora lsaak 031 839 18 19 / 079 712 21 58unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
+          <t>nähere Infos unter "Über uns"</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Agenda, Gottesdienst</t>
+          <t>Agenda, Veranstaltung</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Liturgischer Tagesbeginn</t>
+          <t>Gartencafé im Pfarrhausgarten der Kirche Worb</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Fr</t>
+          <t>Do</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>04</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>04</t>
+          <t>06</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>09:00</t>
+          <t>14:00</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>Kirche Worb</t>
+          <t>Pfarrhausgarten Kirche Worb bei schlechtem Wetter KGH Worb</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>Kirchenmusikerin Katrin Günther. Herzliche Einladung zum Kirchenkaffee</t>
-[...2 lines deleted...]
-      <c r="M4" t="inlineStr"/>
+          <t>Es bewirtet Sie die Männergruppe Worb. Sie offeriert Kafi, Mineral und Kuchen</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>Hier finden Sie unseren Flyer Gartencafé 2026</t>
+        </is>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Gottesdienst mit Chor EGW</t>
+          <t>Gottesdienst mit Taufe und mit Frauenchor Richigen</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>So</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>07</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>04</t>
+          <t>06</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>09:30</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>Pfarrer Daniel Marti, Orgel Annette Unternährer, Chor EGW
+          <t>Pfarrerin Rahel Vögeli, Orgel Uta Pfautsch, Frauenchor Richigen
 Herzliche Einladung zum Apéro</t>
         </is>
       </c>
       <c r="M5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Agenda</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Kennenlernabend KUW</t>
+          <t>Spaziergruppe Easy</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Mi</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>10</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>04</t>
+          <t>06</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>17:30</t>
+          <t>12:50</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>Start Kirche Worb, anschliessend KGH Worb</t>
+          <t>Worb RBS</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>Einladung für interessierte Familien mit künftigen Erstklasskindern an den Informationsanlass Kennenlernabend KUW «Der Weg zur Konfirmation»</t>
+          <t>Hegidorn - Allenlüften
+Treffpunkt: Worb RBS 12.50h, Abfahrt 13.00h. S7, Hinfahrt 5 Zonen Tageskarte. Leitung: Heidi Zwahlen, 031 839 96 77, Léonie Moser 079 645 59 26</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>Der Abend lädt ein, Fragen bezüglich KUW zu stellen, gemeinsam die Kirche zu besichtigen und die Unterrichtenden kennen zu lernen. Anschliessend sind Gross und Klein zu einem gemeinsamen Pizzaessen im Kirchgemeindehaus eingeladen. Abschluss: ca. 19 Uhr. Wir freuen uns auf viele Familien! Anmeldungen gerne bis 19. März 2026 an: isabel.carreno@refkircheworb.chKatechetin/Koordinatorin Isabel Carreño und Katechetin Tabea Müllerhier geht's zum Flyer</t>
+          <t>unter Angebote Generation 60plus finden Sie die Spaziergruppe Easy Broschüre</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Agenda</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>HEREINSPAZIERT....</t>
+          <t>Männergruppe</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Do</t>
+          <t>Mi</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>10</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>04</t>
+          <t>06</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>10:00</t>
+          <t>18:30</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>Kirchgemeindehaus Worb</t>
+          <t>Pfarrhausgarten Worb</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
-        <is>
-[...1171 lines deleted...]
-      <c r="L30" t="inlineStr">
         <is>
           <t>öffentlicher Grillabend im Pfarrhausgarten Worb
 die Kirchgemeinde offeriert Getränke, Chips, Grill usw. / das Grillgut bringen Gäste selbst mit 
 keine Anmeldung erforderlich. Auskunft bei Harri Wäfler, Tel. 078 766 87 82</t>
         </is>
       </c>
-      <c r="M30" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>Hier geht's zum Flyer</t>
         </is>
       </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>Aussen-Gottesdienst zum Flüchtlingssonntag mit Frauenchor Richigen und interkulturellem Chor Worb</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>06</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>11:00</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>Enggistein Gutshof</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>Transreligiöse Einweihungsfeier des Spielplatzes in Enggistein auf dem Gutshof mit internationalem Mittagessen
+Pfarrer Daniel Marti, Frauenchor Richigen und dem Interkulturellem Chor Worb, Gemeindeleiter Peter Sladkovic, Seelsorger Rubin Gjeci, Dirigentin Selina Batliner, Dirigentin Vessela Christova, Kirchenmusikerin Katrin Günther</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>Ökumenische Taizé-Feier</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>Mi</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>06</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>19:00</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>Pfarrerin Nadja Heimlicher, Orgel Annette Unternährer</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>Zäme ässe Generation 60plus</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>Do</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>06</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>12:00</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>Kirchgemeindehaus Worb</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>Anmeldung bei Erika Neuhaus bis Montag, 15.6., 11:30 Uhr, 031 839 50 77 oder erika.neuhaus@refkircheworb.ch</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>Wandergruppe Moderato</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>Fr</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>06</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>07:55</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>Worb Dorf</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>Eriz Rotmoos am Fusse des Hohgants</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>Anmeldung erforderlichLeitung: Dora lsaak 031 839 18 19 / 079 712 21 58Marianne Berger 031 839 39 37 / 079 534 50 61unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>Open-Air-Gottesdienst auf der Lehnrütti</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>06</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>09:30</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>Brätlistelle Lehnrütti</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>Pfarrerin Nadja Heimlicher, Klarinette Cornelia Kindler, e-piano Annette Unternährer. Gemeinsames Cervelat-Bräteln.
+bei unsicherer Witterung Kirche Worb, Info betr. Durchführung im Zweifelsfall ab 7.00: Frau Pfarrerin Nadja Heimlicher, 031 839 73 84. Anmeldung für organisierten Fahrdienst: 079 371 95 69</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>Liturgischer Tagesbeginn</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>Fr</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>06</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>09:00</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>Kirchenmusikerin Katrin Günther. Herzliche Einladung zum Kirchenkaffee</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>Hof-Gottesdienst mit Turnerchörli</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>06</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>09:30</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>bei der Kirche Rüfenacht</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>Pfarrer Daniel Marti, Klavier Katrin Günther, Turnerchörli.
+Herzliche Einladung zum Apéro</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr"/>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>Agenda, Veranstaltung</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>Gartencafé im Pfarrhausgarten der Kirche Worb</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>Do</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>02</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>07</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>Pfarrhausgarten Kirche Worb bei schlechtem Wetter KGH Worb</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>Es bewirtet Sie die Männergruppe Worb. Sie offeriert Kafi, Mineral und Kuchen</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>Hier finden Sie unseren Flyer Gartencafé 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>Gottesdienst mit Praetorius Consort</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>05</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>07</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>09:30</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>Pfarrerin Nadja Heimlicher, Orgel Uta Pfautsch, Praetorius Consort
+Herzliche Einladung zum Kirchenkaffee</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>Spaziergruppe Easy</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>Mi</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>08</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>07</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>13:20</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>Worb RBS</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>Brunnadern - Helvetiaplatz Bern (via Egelsee, Bärenpark)
+Treffpunkt Worb RBS 13.20 Uhr / Abfahrt 13.30 Uhr, T6, 3 Zonen Tageskarte
+Leitung: Fritz Bösiger 031 351 13 16, Heidi Zwahlen 031 839 96 77</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>Gottesdienst</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>07</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>09:30</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>Pfarrer Daniel Marti, Duo „Kraft-Töne“: Rebecca Ankenbrand, Klarinette; Gerhard Wolters, Klavier
+Herzliche Einladung zum Kirchenkaffee</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>Gottesdienst mit Abendmahl</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>07</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>09:30</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>Kirche Rüfenacht</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>Pfarrer Philippe Ammann, Orgel Uta Pfautsch</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>Wandergruppe Moderato</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>Fr</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>07</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>07:00</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>Worb Dorf</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>Wandertour Étang de la Gruère (Kt. JU)</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>Anmeldung erforderlichLeitung: Peter Kühn 031 839 19 92 / 079 822 92 25Marianne Berger 031 839 39 37 / 079 534 50 61unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>Gottesdienst</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>07</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>09:30</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>Pfarrer Philippe Ammann, Orgel Katrin Günther
+Herzliche Einladung zum Kirchenkaffee</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>Gottesdienst</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>02</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>08</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>09:30</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>Kirche Rüfenacht</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>Pfarrer Theo Leuenberger, Orgel Uta Pfautsch
+Herzliche Einladung zum Kirchenkaffee</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>ökumenischer Gottesdienst zum Schulanfang</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>09</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>08</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>Pfarrer Daniel Marti, Gemeindeleiter Peter Sladkovic-Büchel, Koordinatorin KUW/Katechetin Isabel Carreño, Orgel Annette Unternährer</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>Gottesdienst mit SegnungIn diesem Familiengottesdienst singen und feiern wir zusammen, halten inne und lassen uns gemeinsam mit einer Geschichte für den ersten Kindergarten-/Schultag ermutigen.hier geht's zum Einladungsflyer</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>Spaziergruppe Easy</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>Mi</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>08</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>13:10</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>Worb RBS</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>Felsenau - Marzili Bern
+Treffpunkt Worb RBS 13.10 Uhr / Abfahrt 13.15 Uhr, S7, 3 Zonen Tageskarte
+Leitung: Léonie Moser 079 645 59 26, Heidi Zwahlen 031 839 96 77</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t>unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>Zäme ässe Generation 60plus</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>Do</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>08</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>12:00</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>Kirchgemeindehaus Worb</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>Anmeldung bei Erika Neuhaus bis Montag, 10.8., 11:30 Uhr, 031 839 50 77 oder erika.neuhaus@refkircheworb.ch</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>Liturgischer Tagesbeginn</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>Fr</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>08</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>09:00</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>Kirchenmusikerin Katrin Günther. Herzliche Einladung zum Kirchenkaffee</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr"/>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>Gottesdienst mit Turnerchörli</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>08</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>09:30</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>Pfarrerin Nadja Heimlicher, Orgel Uta Pfautsch, Turnerchörli
+Herzliche Einladung zum Apéro</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>Ökumenische Taizé-Feier</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>Mi</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>08</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>19:00</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t>Pfarrer Daniel Marti, Musik offen</t>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr"/>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>Wandergruppe Moderato</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>Fr</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>08</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>07:30</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>Worb Dorf</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>Wandertour Schwarzsee, Riggisalp Panoramaweg Brecca</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>Anmeldung erforderlichLeitung: Dora Isaak 031 839 18 19 / 079 712 21 58Josiane Schütz 031 981 11 63 / 078 867 52 51unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>Openair-Brunnen-Gottesdienst mit Posaunenchor Arni Worb</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>08</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>09:30</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t>Pfarrer Daniel Marti, Posaunenchor Arni Worb
+Herzliche Einladung zum Apéro</t>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Agenda, Gottesdienst</t>
+          <t>Agenda</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Aussen-Gottesdienst zum Flüchtlingssonntag mit Frauenchor Richigen und interkulturellem Chor Worb</t>
+          <t>HEREINSPAZIERT....</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>So</t>
+          <t>Do</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>27</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>06</t>
+          <t>08</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>11:00</t>
+          <t>10:00</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Enggistein Gutshof</t>
+          <t>Kirchgemeindehaus Worb</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>Interkulturelle Einweihungsfeier des Spielplatzes in Enggistein Gutshof mit Mittagessen
-[...3 lines deleted...]
-      <c r="M31" t="inlineStr"/>
+          <t>Hereinspaziert lädt dazu ein, sich vertieft mit dem gegebenen Thema auseinander zu setzen: Anregend, nachdenklich, unterhaltend.</t>
+        </is>
+      </c>
+      <c r="M31" t="inlineStr">
+        <is>
+          <t>Vorbereitet und moderiert durch Sozialdiakonin Erika Neuhaus, Telefon 031 839 50 77 / erika.neuhaus@refkircheworb.ch</t>
+        </is>
+      </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Ökumenische Taizé-Feier</t>
+          <t>Gottesdienst zum Bibelsonntag KUW6</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Mi</t>
+          <t>So</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>30</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>06</t>
+          <t>08</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>19:00</t>
+          <t>09:30</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>Pfarrerin Nadja Heimlicher, Orgel Annette Unternährer</t>
+          <t>Katechetin Regula Berger, Orgel Annette Unternährer</t>
         </is>
       </c>
       <c r="M32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Agenda</t>
+          <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Zäme ässe Generation 60plus</t>
+          <t>Friedenslinde-Gottesdienst mit Installationsfeier von Pfarrerin Rahel Vögeli</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Do</t>
+          <t>So</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>06</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>06</t>
+          <t>09</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>12:00</t>
+          <t>09:30</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Kirchgemeindehaus Worb</t>
+          <t>Friedenslinde bei der Kirche Worb</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>Anmeldung bei Erika Neuhaus bis Montag, 15.6., 11:30 Uhr, 031 839 50 77 oder erika.neuhaus@refkircheworb.ch</t>
+          <t>«Gott, deine Gerechtigkeit steht wie die ewigen Berge und dein Recht wie die grosse Tiefe. Du hilfst Menschen und Tieren» (Psalm 36,7)
+Pfarrer Simon Jenny, Musik: Saxophon, Christoph Wiesmann und E-Piano, Katrin Günther
+Herzliche Einladung zum Apéro</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>oder hier direkt An- oder Abmelden</t>
+          <t>(bei schlechtem Wetter Kirche Worb)</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Agenda</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Wandergruppe Moderato</t>
+          <t>Spaziergruppe Easy</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Fr</t>
+          <t>Mi</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>09</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>06</t>
+          <t>09</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>07:55</t>
+          <t>07:50</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Worb Dorf</t>
+          <t>Worb RBS</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>Eriz Rotmoos am Fusse des Hohgants</t>
+          <t>Tagesausflug Lauenensee 
+Treffpunkt Worb RBS 7.50 Uhr / Abfahrt 8.00 Uhr, S7, Tageskarte SBB
+mit Picknick (bitte Voranmeldung ca. 10 Tage vorher)
+Leitung: Fritz Bösiger 031 351 13 16, Heidi Zwahlen 031 839 96 77</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>Anmeldung erforderlichLeitung: Dora lsaak 031 839 18 19 / 079 712 21 58Marianne Berger 031 839 39 37 / 079 534 50 61unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
+          <t>unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Open-Air-Gottesdienst auf der Lehnrütti</t>
+          <t>Liturgischer Tagesbeginn</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>So</t>
+          <t>Fr</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>11</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>06</t>
+          <t>09</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>09:30</t>
+          <t>09:00</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Brätlistelle Lehnrütti</t>
+          <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>Pfarrerin Nadja Heimlicher, Klarinette Cornelia Kindler, e-piano Annette Unternährer. Gemeinsames Cervelat-Bräteln.
-bei unsicherer Witterung Kirche Worb, Info betr. Durchführung im Zweifelsfall ab 7.00: Frau Pfarrerin Nadja Heimlicher, 031 839 73 84. Anmeldung für organisierten Fahrdienst: 079 371 95 69</t>
+          <t>Kirchenmusikerin Katrin Günther. Herzliche Einladung zum Kirchenkaffee</t>
         </is>
       </c>
       <c r="M35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Liturgischer Tagesbeginn</t>
+          <t>Gottesdienst KUW2</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Fr</t>
+          <t>So</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>13</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>06</t>
+          <t>09</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>09:00</t>
+          <t>09:30</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Kirche Worb</t>
+          <t>Kirche Rüfenacht</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>Kirchenmusikerin Katrin Günther. Herzliche Einladung zum Kirchenkaffee</t>
+          <t>Pfarrperson offen, Orgel Annette Unternährer. Herzliche Einladung zum Apéro</t>
         </is>
       </c>
       <c r="M36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Hof-Gottesdienst mit Turnerchörli</t>
+          <t>Gemeinsamer Gottesdienst mit der Kirchgemeinde Vechigen</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>So</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>13</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>06</t>
+          <t>09</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>09:30</t>
+          <t>10:00</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>bei der Kirche Rüfenacht</t>
+          <t>Kirche Vechigen</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>Pfarrer Daniel Marti, Klavier Katrin Günther, Turnerchörli.
-Herzliche Einladung zum Apéro</t>
+          <t>Pfarrerin Nadja Heimlicher, Pfarrer Matthias Felder, Musik offen</t>
         </is>
       </c>
       <c r="M37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Agenda, Veranstaltung</t>
+          <t>Agenda</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Gartencafé im Pfarrhausgarten der Kirche Worb</t>
+          <t>Konzert im Mittwuchträff</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Do</t>
+          <t>Mi</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>02</t>
+          <t>16</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>07</t>
+          <t>09</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>14:00</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Pfarrhausgarten Kirche Worb bei schlechtem Wetter KGH Worb</t>
+          <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>Es bewirtet Sie die Männergruppe Worb. Sie offeriert Kafi, Mineral und Kuchen</t>
+          <t>Konzert im Mittwuchträff mit Annette und Thomas Unternährer und Barbara Egli-Unternährer. Anschliessend Zvieri im Kirchgemeindehaus. Eintritt frei, Kollekte</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>Hier finden Sie unseren Flyer Gartencafé 2026</t>
+          <t>"Motto folgt"Flyer/Programm folgt</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Gottesdienst mit Praetorius Consort</t>
+          <t>Ökumenische Taizé-Feier</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>So</t>
+          <t>Mi</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>05</t>
+          <t>16</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>07</t>
+          <t>09</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>09:30</t>
+          <t>19:00</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>Pfarrerin Nadja Heimlicher, Orgel Uta Pfautsch, Praetorius Consort
-Herzliche Einladung zum Kirchenkaffee</t>
+          <t>Pfarrerin Nadja Heimlicher, Orgel Uta Pfautsch, Violine und Blockflöte Franziska Hauri</t>
         </is>
       </c>
       <c r="M39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Agenda, Gottesdienst</t>
+          <t>Agenda</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Gottesdienst</t>
+          <t>Zäme ässe Generation 60plus</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>So</t>
+          <t>Do</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>17</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>07</t>
+          <t>09</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>09:30</t>
+          <t>12:00</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Kirche Worb</t>
+          <t>Kirchgemeindehaus Rüfenacht</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>Pfarrer Daniel Marti, Duo „Kraft-Töne“: Rebecca Ankenbrand, Klarinette; Gerhard Wolters, Klavier
-[...3 lines deleted...]
-      <c r="M40" t="inlineStr"/>
+          <t>Anmeldung bei Erika Neuhaus bis Montag, 14.9., 11:30 Uhr, 031 839 50 77 oder erika.neuhaus@refkircheworb.ch</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>oder hier direkt An- oder Abmelden</t>
+        </is>
+      </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Agenda, Gottesdienst</t>
+          <t>Agenda</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Gottesdienst mit Abendmahl</t>
+          <t>Wandergruppe Moderato</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>So</t>
+          <t>Fr</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>18</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>07</t>
+          <t>09</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>09:30</t>
+          <t>06:30</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Kirche Rüfenacht</t>
+          <t>Worb Dorf</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>Pfarrer Philippe Ammann, Orgel Uta Pfautsch</t>
-[...2 lines deleted...]
-      <c r="M41" t="inlineStr"/>
+          <t>Wanderung von Münchwilen nach Lüdem bei Frauenfeld</t>
+        </is>
+      </c>
+      <c r="M41" t="inlineStr">
+        <is>
+          <t>Anmeldung erforderlichLeitung: Marianne Berger 031 839 39 37 / 079 534 50 61Dora lsaak  031 839 18 19 / 079 712 21 58 unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
+        </is>
+      </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Gottesdienst</t>
+          <t>Gottesdienst zum Bettag mit Abendmahl und Chor Cantica Nova</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>So</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>20</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>07</t>
+          <t>09</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>09:30</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>Pfarrer Philippe Ammann, Orgel Katrin Günther
-Herzliche Einladung zum Kirchenkaffee</t>
+          <t>Pfarrerin Rahel Vögeli, Orgel Uta Pfautsch, Chor Cantica Nova
+Herzliche Einladung zum Café und Zwetschgenkuchenessen</t>
         </is>
       </c>
       <c r="M42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Gottesdienst</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>So</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>02</t>
+          <t>27</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>08</t>
+          <t>09</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>09:30</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>Kirche Rüfenacht</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>Pfarrer Theo Leuenberger, Orgel Uta Pfautsch
+          <t>Pfarrerperson offen, Musik offen
 Herzliche Einladung zum Kirchenkaffee</t>
         </is>
       </c>
       <c r="M43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>ökumenischer Gottesdienst zum Schulanfang</t>
+          <t>Gottesdienst mit Chor EGW</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>So</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>09</t>
+          <t>04</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>08</t>
+          <t>10</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>10:00</t>
+          <t>09:30</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>Pfarrer Daniel Marti, Gemeindeleiter Peter Sladkovic-Büchel, Koordinatorin KUW/Katechetin Isabel Carreño, Orgel Annette Unternährer</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pfarrperson offen, Orgel Uta Pfautsch, Chor EGW.
+Herzliche Einladung zum Apéro</t>
+        </is>
+      </c>
+      <c r="M44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Agenda</t>
+          <t>Agenda, Veranstaltung</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Zäme ässe Generation 60plus</t>
+          <t>Abenteuerlager in Belp</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Do</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>08</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>08</t>
+          <t>10</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
-      <c r="G45" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G45" t="inlineStr"/>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Kirchgemeindehaus Worb</t>
+          <t>«Hüsi», Jägerheimweg 286, 3123 Belp</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
-        <is>
-[...836 lines deleted...]
-      <c r="L62" t="inlineStr">
         <is>
           <t>Gemeinsam werden wir drei spannende, erlebnisreiche Tage im schönen Gürbetal verbringen.
 Wir übernachten dort zweimal im gemütlichen, wunderschönen Lagerhaus «Hüsi».
 Kontaktperson/Leitung: Regula Berger, Katechetin</t>
         </is>
       </c>
-      <c r="M62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M45" t="inlineStr">
+        <is>
+          <t>Infos/Link zur Anmeldung: Jugendarbeit Worb</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>Gottesdienst mit Singprojekt</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>09:30</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>Pfarrerin Nadja Heimlicher, Orgel Katrin Günther
+Herzliche Einladung zum Kirchenkaffee</t>
+        </is>
+      </c>
+      <c r="M46" t="inlineStr"/>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>Spaziergruppe Easy</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>Mi</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>12:35</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>Worb RBS</t>
+        </is>
+      </c>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>Bonstettenpark Gwatt - Thun
+Treffpunkt Worb RBS 12.35 Uhr / Abfahrt 12.43 Uhr, Bus, 6 Zonen Tageskarte
+Leitung: Léonie Moser 079 645 59 26, Heidi Zwahlen 031 839 96 77</t>
+        </is>
+      </c>
+      <c r="M47" t="inlineStr">
+        <is>
+          <t>unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Zäme ässe Generation 60plus</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>Do</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>12:00</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>Kirchgemeindehaus Worb</t>
+        </is>
+      </c>
+      <c r="L48" t="inlineStr">
+        <is>
+          <t>Anmeldung bei "noch offen" bis Montag, 12.10., 11:30 Uhr, 031 839 50 77</t>
+        </is>
+      </c>
+      <c r="M48" t="inlineStr">
+        <is>
+          <t>oder hier direkt An- oder Abmelden</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>Gottesdienst zum Erntedank mit Jodler-Doppelquartett</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>09:30</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L49" t="inlineStr">
+        <is>
+          <t>Pfarrer Daniel Marti, Orgel Annette Unternährer, Jodler-Doppelquartett
+Herzliche Einladung zum Apéro</t>
+        </is>
+      </c>
+      <c r="M49" t="inlineStr"/>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>Ökumenische Taizé-Feier</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>Mi</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>19:00</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L50" t="inlineStr">
+        <is>
+          <t>Gemeindeleiter Peter Sladkovic-Büchel, Orgel Katrin Günther</t>
+        </is>
+      </c>
+      <c r="M50" t="inlineStr"/>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Wandergruppe Moderato</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>Fr</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>06:30</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>Worb Dorf</t>
+        </is>
+      </c>
+      <c r="L51" t="inlineStr">
+        <is>
+          <t>Wandertour Caumasee - Crestasee</t>
+        </is>
+      </c>
+      <c r="M51" t="inlineStr">
+        <is>
+          <t>Anmeldung erforderlichLeitung: Josiane Schütz 031 981 11 63 / 078 867 52 51Marianne Berger 031 839 39 37 / 079 534 50 61unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>69er-Gottesdienst</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>17:00</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>Kirche Rüfenacht</t>
+        </is>
+      </c>
+      <c r="L52" t="inlineStr">
+        <is>
+          <t>Pfarrer Daniel Marti, Orgel Uta Pfautsch, Gitarre/Gesang Bruno Rainer
+Herzliche Einladung zum Apéro</t>
+        </is>
+      </c>
+      <c r="M52" t="inlineStr"/>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>Gottesdienst mit Abendmahl zum Reformationssonntag und mit Chor Cantica Nova</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>01</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>09:30</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L53" t="inlineStr">
+        <is>
+          <t>Pfarrerin Nadja Heimlicher, Orgel Katrin Günther, Chor Cantica Nova
+Herzliche Einladung zum Apéro</t>
+        </is>
+      </c>
+      <c r="M53" t="inlineStr"/>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>Agenda, Veranstaltung</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Kirchenbasar mit liturgischem Tagesbeginn</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>Mi</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>04</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>09:30</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>in und um der Kirche/Kirchgemeindehaus Worb</t>
+        </is>
+      </c>
+      <c r="L54" t="inlineStr">
+        <is>
+          <t>Liturgischer Tagesbeginn zum Auftakt des Kirchenbasars. Kirchenmusikerin Katrin Günther.
+Sie sind herzlich eingeladen zu unserem traditionellen Basar mit Musik, Kulinarik, Ständen, Spiel und Spass. Mit den Einnahmen unterstützen wir ....</t>
+        </is>
+      </c>
+      <c r="M54" t="inlineStr">
+        <is>
+          <t>Infos zum Spendenprojekt folgendetailliertes Programm folgt</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Gottesdienst</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>08</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>09:30</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L55" t="inlineStr">
+        <is>
+          <t>Pfarrerin Rahel Vögeli, Orgel Uta Pfautsch
+Herzliche Einladung zum Kirchenkaffee</t>
+        </is>
+      </c>
+      <c r="M55" t="inlineStr"/>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Spaziergruppe Easy</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>Mi</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>12:00</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>Worb RBS</t>
+        </is>
+      </c>
+      <c r="L56" t="inlineStr">
+        <is>
+          <t>Bönigen b. Interlaken - Interlaken West
+Treffpunkt Worb RBS 12.00 Uhr / Abfahrt 12.13 Uhr, Bus, 10 Zonen Tageskarte
+Leitung: Fritz Bösiger 031 351 13 16, Heidi Zwahlen 031 839 96 77</t>
+        </is>
+      </c>
+      <c r="M56" t="inlineStr">
+        <is>
+          <t>unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Zäme ässe Generation 60plus</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>Do</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>12:00</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>Kirchgemeindehaus Rüfenacht</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>Anmeldung bei "noch offen" bis Montag, 9.11., 11:30 Uhr, 031 839 50 77</t>
+        </is>
+      </c>
+      <c r="M57" t="inlineStr">
+        <is>
+          <t>oder hier direkt An- oder Abmelden</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Gottesdienst</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>09:30</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>Kirche Rüfenacht</t>
+        </is>
+      </c>
+      <c r="L58" t="inlineStr">
+        <is>
+          <t>Pfarrerin Nadja Heimlicher, Orgel Katrin Günther
+Herzliche Einladung zum Kirchenkaffee</t>
+        </is>
+      </c>
+      <c r="M58" t="inlineStr"/>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>Ökumenische Taizé-Feier</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>Mi</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>19:00</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L59" t="inlineStr">
+        <is>
+          <t>Pfarrer Andy Vogt EGW, Orgel Uta Pfautsch</t>
+        </is>
+      </c>
+      <c r="M59" t="inlineStr"/>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>HEREINSPAZIERT....</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>Do</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>Kirchgemeindehaus Worb</t>
+        </is>
+      </c>
+      <c r="L60" t="inlineStr">
+        <is>
+          <t>Hereinspaziert lädt dazu ein, sich vertieft mit dem gegebenen Thema auseinander zu setzen: Anregend, nachdenklich, unterhaltend.</t>
+        </is>
+      </c>
+      <c r="M60" t="inlineStr">
+        <is>
+          <t>Vorbereitet und moderiert offen</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Wandergruppe Moderato</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>Fr</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>13:05</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>Worb Dorf</t>
+        </is>
+      </c>
+      <c r="L61" t="inlineStr">
+        <is>
+          <t>Wanderung kleine Emme</t>
+        </is>
+      </c>
+      <c r="M61" t="inlineStr">
+        <is>
+          <t>Anmeldung erforderlichLeitung: Peter Kühn 031 839 19 92 / 079 822 92 25 Regula Bangeter 079 790 23 78 unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>Gottesdienst zum Ewigkeitssonntag</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>09:30</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L62" t="inlineStr">
+        <is>
+          <t>Pfarrteam, unter dem Lead von Pfarrerin Rahel Vögeli, Orgel Annette Unternährer
+Herzliche Einladung zum Tee auf dem Friedhof Worb</t>
+        </is>
+      </c>
+      <c r="M62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Gottesdienst mit Singprojekt</t>
+          <t>Gottesdienst zum 1. Advent mit Abendmahl</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>So</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
           <t>11</t>
         </is>
       </c>
-      <c r="E63" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>09:30</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>Pfarrerin Nadja Heimlicher, Orgel Katrin Günther
+          <t>Pfarrerin Nadja Heimlicher, Orgel Uta Pfautsch
 Herzliche Einladung zum Kirchenkaffee</t>
         </is>
       </c>
       <c r="M63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Agenda</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Zäme ässe Generation 60plus</t>
+          <t>Ordentliche Kirchgemeindeversammlung</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Do</t>
+          <t>Mi</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>02</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>12</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>12:00</t>
+          <t>20:00</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Kirchgemeindehaus Worb</t>
-[...11 lines deleted...]
-      </c>
+          <t>Kirchgemeindehaus Rüfenacht</t>
+        </is>
+      </c>
+      <c r="L64" t="inlineStr"/>
+      <c r="M64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Agenda, Gottesdienst</t>
+          <t>Agenda, Veranstaltung</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Gottesdienst zum Erntedank mit Jodler-Doppelquartett</t>
+          <t>Worber Weihnachtsmärit</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>So</t>
+          <t>Sa</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>05</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>12</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>09:30</t>
+          <t>10:00</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Kirche Worb</t>
+          <t>Worb Weihnachtsmarkt</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>Pfarrer Daniel Marti, Orgel Annette Unternährer, Jodler-Doppelquartett
-[...3 lines deleted...]
-      <c r="M65" t="inlineStr"/>
+          <t>Die Kirchgemeinde Worb wird dieses Jahr auf dem Weihnachtsmarkt einen Stand haben.</t>
+        </is>
+      </c>
+      <c r="M65" t="inlineStr">
+        <is>
+          <t>weitere Infos auf Webseite Worber Weihnacht – Weihnachten in Worb</t>
+        </is>
+      </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Ökumenische Taizé-Feier</t>
+          <t>Worber Weihnachtsmärit am 2. Advent</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Mi</t>
+          <t>So</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>06</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>12</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>19:00</t>
+          <t>10:00</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Kirche Worb</t>
+          <t>Worb Weihnachtsmarkt</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>Gemeindeleiter Peter Sladkovic-Büchel, Orgel Katrin Günther</t>
-[...2 lines deleted...]
-      <c r="M66" t="inlineStr"/>
+          <t>Die Kirchgemeinde Worb wird dieses Jahr auf dem Weihnachtsmarkt einen Stand haben.</t>
+        </is>
+      </c>
+      <c r="M66" t="inlineStr">
+        <is>
+          <t>weitere Infos auf Webseite Worber Weihnacht – Weihnachten in Worb</t>
+        </is>
+      </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>69er-Gottesdienst</t>
+          <t>Ökumenischer Gottesdienst zum 2. Advent auf dem Worber Weihnachtsmärit</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>So</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>06</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>12</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>17:00</t>
+          <t>10:00</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Kirche Rüfenacht</t>
+          <t>Worb Weihnachtsmarkt</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>Pfarrer Daniel Marti, Orgel Uta Pfautsch
-Herzliche Einladung zum Apéro</t>
+          <t>Pfarrperson offen, Gemeindeleiter Peter Sladkovic-Büchel, Musik offen</t>
         </is>
       </c>
       <c r="M67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Agenda, Gottesdienst</t>
+          <t>Agenda</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Gottesdienst mit Abendmahl zum Reformationssonntag und mit Chor Cantica Nova</t>
+          <t>Spaziergruppe Easy</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>So</t>
+          <t>Mi</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>01</t>
+          <t>09</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>12</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>09:30</t>
+          <t>12:35</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Kirche Worb</t>
+          <t>Worb RBS</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>Pfarrerin Nadja Heimlicher, Orgel Katrin Günther, Chor Cantica Nova
-[...3 lines deleted...]
-      <c r="M68" t="inlineStr"/>
+          <t>Lochi / Richigengraben - Worb (Hirschen)
+Treffpunkt Worb RBS 12.35 Uhr / Abfahrt 12.42 Uhr, Bus, 2 Zonen
+Leitung: Léonie Moser 079 645 59 26, Heidi Zwahlen 031 839 96 77</t>
+        </is>
+      </c>
+      <c r="M68" t="inlineStr">
+        <is>
+          <t>unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
+        </is>
+      </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Agenda, Veranstaltung</t>
+          <t>Agenda</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Kirchenbasar mit liturgischem Tagesbeginn</t>
+          <t>Zäme ässe Generation 60plus mit vorweihnachtlichem Zusammensein</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Mi</t>
+          <t>Do</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>04</t>
+          <t>10</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>12</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>09:30</t>
+          <t>12:00</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>in und um der Kirche/Kirchgemeindehaus Worb</t>
+          <t>Kirchgemeindehaus Worb</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>Liturgischer Tagesbeginn zum Auftakt des Kirchenbasars. Kirchenmusikerin Katrin Günther.
-Sie sind herzlich eingeladen zu unserem traditionellen Basar mit Musik, Kulinarik, Ständen, Spiel und Spass. Mit den Einnahmen unterstützen wir ....</t>
+          <t>Nebst einem feinen Dezembermenü verweilen wir vor dem festlich geschmückten Weihnachtsbaum mit Musik, Liedern und einer Geschichte.
+(Dauer bis ca. 16:00 Uhr)</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>Infos zum Spendenprojekt folgendetailliertes Programm folgt</t>
+          <t>Anmeldung bei noch offen bis Montag, 7.12., 11:30 Uhr, 031 839 50 77</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Gottesdienst</t>
+          <t>Liturgischer Tagesbeginn</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>So</t>
+          <t>Fr</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>08</t>
+          <t>11</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>12</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>09:30</t>
+          <t>09:00</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>Pfarrerin Rahel Vögeli, Orgel Uta Pfautsch
-Herzliche Einladung zum Kirchenkaffee</t>
+          <t>Kirchenmusikerin Katrin Günther. Herzliche Einladung zum Kirchenkaffee</t>
         </is>
       </c>
       <c r="M70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Agenda</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Zäme ässe Generation 60plus</t>
+          <t>Wandergruppe Moderato</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Do</t>
+          <t>Fr</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
           <t>12</t>
         </is>
       </c>
-      <c r="E71" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>12:00</t>
+          <t>09:45</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Kirchgemeindehaus Rüfenacht</t>
+          <t>Worb Dorf</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>Anmeldung bei "noch offen" bis Montag, 9.11., 11:30 Uhr, 031 839 50 77</t>
+          <t>Winterwanderung bekanntes und unbekanntes Bern</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>oder hier direkt An- oder Abmelden</t>
+          <t>Anmeldung erforderlichLeitung: Richard Volz 031 839 57 70 / 076 439 57 70 Peter Kühn 031 839 19 92 / 079 822 92 25unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Gottesdienst</t>
+          <t>Gottesdienst zum 3. Advent mit Chor VSeSe</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>So</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>13</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>12</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>09:30</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Kirche Rüfenacht</t>
+          <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>Pfarrerin Nadja Heimlicher, Orgel Katrin Günther
-Herzliche Einladung zum Kirchenkaffee</t>
+          <t>Pfarrer Daniel Marti, Orgel Katrin Günther, Chor VSeSe
+Herzliche Einladung zum Apéro</t>
         </is>
       </c>
       <c r="M72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Ökumenische Taizé-Feier</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Mi</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>16</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>12</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>19:00</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>Pfarrer Andy Vogt EGW, Orgel Uta Pfautsch</t>
+          <t>Pfarrer Daniel Marti, Orgel Uta Pfautsch</t>
         </is>
       </c>
       <c r="M73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Agenda</t>
+          <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>HEREINSPAZIERT....</t>
+          <t>voraussichtlich lichtbringendes Sternsingen mit Aussendungsfeier in der reformierten Kirche Worb</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Do</t>
+          <t>Fr</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>18</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>12</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>10:00</t>
+          <t>16:30</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Kirchgemeindehaus Worb</t>
+          <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>Hereinspaziert lädt dazu ein, sich vertieft mit dem gegebenen Thema auseinander zu setzen: Anregend, nachdenklich, unterhaltend.</t>
+          <t>Wir starten gemeinsam mit einer kurzen, öffentlichen Feier in der Kirche Worb und senden von dort die Sternsängerinnen und Sternsänger in die Quartiere und Ortschaften aus.
+Team Katechetik, Orgel in Kirche Katrin Günther</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>Vorbereitet und moderiert offen</t>
+          <t>Routenplan, Details und Mitwirkende werden noch mitgeteilt</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Gottesdienst zum Ewigkeitssonntag</t>
+          <t>Gottesdienst zum 4. Advent</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>So</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>20</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>12</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>09:30</t>
+          <t>17:00</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>Pfarrteam, unter dem Lead von Pfarrerin Rahel Vögeli, Orgel Annette Unternährer
-Herzliche Einladung zum Tee auf dem Friedhof Worb</t>
+          <t>Pfarrerin Nadja Heimlicher, Orgel Uta Pfautsch
+Herzliche Einladung zum Kirchenkaffee</t>
         </is>
       </c>
       <c r="M75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Gottesdienst zum 1. Advent mit Abendmahl</t>
+          <t>Familien-Gottesdienst am Heiligen Abend - Mitsingweihnacht</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>So</t>
+          <t>Do</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>24</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>12</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>09:30</t>
+          <t>16:30</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>Pfarrerin Nadja Heimlicher, Orgel Uta Pfautsch
-[...3 lines deleted...]
-      <c r="M76" t="inlineStr"/>
+          <t>Pfarrerin Nadja Heimlicher, Orgel Uta Pfautsch</t>
+        </is>
+      </c>
+      <c r="M76" t="inlineStr">
+        <is>
+          <t>Mitsingweihnacht - ein Singprojekt für Kinder -Weihnachtsfeier für Klein und GrossFlyer folgt</t>
+        </is>
+      </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Agenda, Veranstaltung</t>
+          <t>Agenda</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Worber Weihnachtsmärit</t>
+          <t>Gemeinsames Feiern am Heiligen Abend</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Sa</t>
+          <t>Do</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>05</t>
+          <t>24</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>10:00</t>
+          <t>18:00</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Worb Weihnachtsmarkt</t>
+          <t>Kirchgemeindehaus Rüfenacht</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>Die Kirchgemeinde Worb wird dieses Jahr auf dem Weihnachtsmarkt einen Stand haben.</t>
+          <t>Pfarrperson offen, Sozialdiakonin noch offen, Musik Annette Unternährer</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>weitere Infos auf Webseite Worber Weihnacht – Weihnachten in Worb</t>
+          <t>Programm folgt</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Worber Weihnachtsmärit am 2. Advent</t>
+          <t>Gottesdienst zur Christnacht</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>So</t>
+          <t>Do</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>06</t>
+          <t>24</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>10:00</t>
+          <t>22:00</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Worb Weihnachtsmarkt</t>
+          <t>Kirche Rüfenacht</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>Die Kirchgemeinde Worb wird dieses Jahr auf dem Weihnachtsmarkt einen Stand haben.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pfarrperson offen, Orgel Katrin Günther</t>
+        </is>
+      </c>
+      <c r="M78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Ökumenischer Gottesdienst zum 2. Advent auf dem Worber Weihnachtsmärit</t>
+          <t>Gottesdienst an Weihnachten mit Abendmahl und Chor Cantica Nova</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>So</t>
+          <t>Fr</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>06</t>
+          <t>25</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>10:00</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Worb Weihnachtsmarkt</t>
+          <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>Pfarrperson offen, Gemeindeleiter Peter Sladkovic-Büchel, Musik offen</t>
+          <t>Pfarrer Daniel Marti, Orgel Uta Pfautsch, Chor Cantica Nova</t>
         </is>
       </c>
       <c r="M79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Agenda</t>
+          <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Zäme ässe Generation 60plus mit vorweihnachtlichem Zusammensein</t>
+          <t>Gottesdienst</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Do</t>
+          <t>So</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>27</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>12:00</t>
+          <t>09:30</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Kirchgemeindehaus Worb</t>
+          <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>Nebst einem feinen Dezembermenü verweilen wir vor dem festlich geschmückten Weihnachtsbaum mit Musik, Liedern und einer Geschichte.
-[...7 lines deleted...]
-      </c>
+          <t>Pfarrerin Rahel Vögeli, Orgel Katrin Günther
+Herzliche Einladung zum Kirchenkaffee</t>
+        </is>
+      </c>
+      <c r="M80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Liturgischer Tagesbeginn</t>
+          <t>Gottesdienst, Wort und Musik zum Neuen Jahr</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Fr</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>01</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>01</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>2027</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>09:00</t>
+          <t>17:00</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Kirche Worb</t>
+          <t>Kirche Rüfenacht</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>Kirchenmusikerin Katrin Günther. Herzliche Einladung zum Kirchenkaffee</t>
+          <t>Pfarrperson offen, Orgel Annette Unternährer
+Herzliche Einladung zum Apéro</t>
         </is>
       </c>
       <c r="M81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Gottesdienst zum 3. Advent mit Chor VSeSe</t>
+          <t>Gottesdienst</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>So</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>03</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>01</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>2027</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>09:30</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>Pfarrer Daniel Marti, Orgel Katrin Günther, Chor VSeSe
-Herzliche Einladung zum Apéro</t>
+          <t>Pfarrperson offen, Musik offen
+Herzliche Einladung zum Kirchenkaffee</t>
         </is>
       </c>
       <c r="M82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Ökumenische Taizé-Feier</t>
+          <t>Gottesdienst</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Mi</t>
+          <t>So</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>10</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>01</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>2027</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>19:00</t>
+          <t>09:30</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>Pfarrer Daniel Marti, Orgel Uta Pfautsch</t>
+          <t>Pfarrperson offen, Musik offen
+Herzliche Einladung zum Kirchenkaffee</t>
         </is>
       </c>
       <c r="M83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Agenda, Gottesdienst</t>
+          <t>Agenda, Veranstaltung</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>voraussichtlich lichtbringendes Sternsingen mit Aussendungsfeier in der reformierten Kirche Worb</t>
+          <t>Ökumenischer Suppentag</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Fr</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>05</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>03</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>2027</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>16:30</t>
+          <t>11:30</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Kirche Worb</t>
+          <t>Kirchgemeindehaus Worb</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>Wir starten gemeinsam mit einer kurzen, öffentlichen Feier in der Kirche Worb und senden von dort die Sternsängerinnen und Sternsänger in die Quartiere und Ortschaften aus.
-Team Katechetik, Orgel in Kirche Katrin Günther</t>
+          <t>Es laden herzlich ein: Katholische Pfarrei St. Martin, Reformierte Kirchgemeinde Worb und Evangelisches Gemeinschaftswerk Worb</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>Routenplan, Details und Mitwirkende werden noch mitgeteilt</t>
+          <t>Gemüsesuppeauch Takeaway möglich, bitte eigenes Gefäss mitbringenAuskunft Name, Tel, Mail noch offenFlyer folgt</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Agenda, Gottesdienst</t>
+          <t>Agenda, Veranstaltung</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Gottesdienst zum 4. Advent</t>
+          <t>Ökumenischer Suppentag</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>So</t>
+          <t>Fr</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>12</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>03</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>2027</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>17:00</t>
+          <t>11:30</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Kirche Worb</t>
+          <t>Pfarrei St. Martin, Worb oder EGW Worb, Bernstrasse 11</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>Pfarrerin Nadja Heimlicher, Orgel Uta Pfautsch
-[...3 lines deleted...]
-      <c r="M85" t="inlineStr"/>
+          <t>Es laden herzlich ein: Katholische Pfarrei St. Martin, Reformierte Kirchgemeinde Worb und Evangelisches Gemeinschaftswerk Worb</t>
+        </is>
+      </c>
+      <c r="M85" t="inlineStr">
+        <is>
+          <t>Gerstensuppe oder Kartoffelsuppeauch Takeaway möglich, bitte eigenes Gefäss mitbringenFlyer folgt</t>
+        </is>
+      </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Agenda, Gottesdienst</t>
+          <t>Agenda, Veranstaltung</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Familien-Gottesdienst am Heiligen Abend - Mitsingweihnacht</t>
+          <t>Ökumenischer Suppentag</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Do</t>
+          <t>Fr</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>19</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>03</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>2027</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>16:30</t>
+          <t>11:30</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Kirche Worb</t>
+          <t>Pfarrei St. Martin, Worb oder EGW Worb, Bernstrasse 11</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>Pfarrerin Nadja Heimlicher, Orgel Uta Pfautsch</t>
+          <t>Es laden herzlich ein: Katholische Pfarrei St. Martin, Reformierte Kirchgemeinde Worb und Evangelisches Gemeinschaftswerk Worb</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>Mitsingweihnacht - ein Singprojekt für Kinder -Weihnachtsfeier für Klein und GrossFlyer folgt</t>
-[...345 lines deleted...]
-      <c r="M93" t="inlineStr"/>
+          <t>Gerstensuppe oder Kartoffelsuppeauch Takeaway möglich, bitte eigenes Gefäss mitbringenFlyer folgt</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>