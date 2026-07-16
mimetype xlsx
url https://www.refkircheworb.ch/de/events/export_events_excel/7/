--- v1 (2026-06-01)
+++ v2 (2026-07-16)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M86"/>
+  <dimension ref="A1:M108"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Eventtyp</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Titel</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Wochentag</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -488,2810 +488,2852 @@
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>PLZ</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>Stadt</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>Kurzbeschreibung</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>Text</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Agenda</t>
+          <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Seniorenausflug an den Brienzersee</t>
+          <t>Gottesdienst mit Abendmahl</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Mi</t>
+          <t>So</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>03</t>
+          <t>19</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>06</t>
+          <t>07</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>12:30</t>
+          <t>09:30</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>Abfahrt Sternenplatz Worb</t>
+          <t>Kirche Rüfenacht</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>Treffpunkt Sternenplatz Worb, Abfahrt 12.30 Uhr
-[...7 lines deleted...]
-      </c>
+          <t>Pfarrer Philippe Ammann, Orgel Uta Pfautsch</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Agenda</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Ordentliche Kirchgemeindeversammlung</t>
+          <t>Wandergruppe Moderato</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Mi</t>
+          <t>Fr</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>03</t>
+          <t>24</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>06</t>
+          <t>07</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>20:00</t>
+          <t>07:00</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>Kirchgemeindehaus Worb</t>
-[...2 lines deleted...]
-      <c r="L3" t="inlineStr"/>
+          <t>Worb Dorf</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>Wandertour Étang de la Gruère (Kt. JU)</t>
+        </is>
+      </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>nähere Infos unter "Über uns"</t>
+          <t>Anmeldung erforderlichLeitung: Peter Kühn 031 839 19 92 / 079 822 92 25Marianne Berger 031 839 39 37 / 079 534 50 61unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Agenda, Veranstaltung</t>
+          <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Gartencafé im Pfarrhausgarten der Kirche Worb</t>
+          <t>Gottesdienst</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Do</t>
+          <t>So</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>04</t>
+          <t>26</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>06</t>
+          <t>07</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>14:00</t>
+          <t>09:30</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>Pfarrhausgarten Kirche Worb bei schlechtem Wetter KGH Worb</t>
+          <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>Es bewirtet Sie die Männergruppe Worb. Sie offeriert Kafi, Mineral und Kuchen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pfarrer Philippe Ammann, Orgel Katrin Günther
+Herzliche Einladung zum Kirchenkaffee</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Gottesdienst mit Taufe und mit Frauenchor Richigen</t>
+          <t>Gottesdienst</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>So</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>07</t>
+          <t>02</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>06</t>
+          <t>08</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>09:30</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>Kirche Worb</t>
+          <t>Kirche Rüfenacht</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>Pfarrerin Rahel Vögeli, Orgel Uta Pfautsch, Frauenchor Richigen
-Herzliche Einladung zum Apéro</t>
+          <t>Pfarrer Theo Leuenberger, Orgel Uta Pfautsch
+Herzliche Einladung zum Kirchenkaffee</t>
         </is>
       </c>
       <c r="M5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Agenda</t>
+          <t>Agenda, Veranstaltung</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Spaziergruppe Easy</t>
+          <t>Gartenkafi im Pfarrhausgarten der Kirche Worb</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Mi</t>
+          <t>Do</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>06</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>06</t>
+          <t>08</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>12:50</t>
+          <t>14:00</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>Worb RBS</t>
+          <t>Pfarrhausgarten Kirche Worb bei schlechtem Wetter KGH Worb</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>Hegidorn - Allenlüften
-Treffpunkt: Worb RBS 12.50h, Abfahrt 13.00h. S7, Hinfahrt 5 Zonen Tageskarte. Leitung: Heidi Zwahlen, 031 839 96 77, Léonie Moser 079 645 59 26</t>
+          <t>Es bewirtet Sie die Männergruppe Worb. Sie offeriert Kafi, Mineral und Kuchen</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>unter Angebote Generation 60plus finden Sie die Spaziergruppe Easy Broschüre</t>
+          <t>Hier finden Sie unseren Flyer Gartencafé 2026</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Agenda</t>
+          <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Männergruppe</t>
+          <t>ökumenischer Gottesdienst zum Schulanfang</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Mi</t>
+          <t>So</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>09</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>06</t>
+          <t>08</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>18:30</t>
+          <t>10:00</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>Pfarrhausgarten Worb</t>
+          <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>öffentlicher Grillabend im Pfarrhausgarten Worb
-[...1 lines deleted...]
-keine Anmeldung erforderlich. Auskunft bei Harri Wäfler, Tel. 078 766 87 82</t>
+          <t>Pfarrer Daniel Marti, Gemeindeleiter Peter Sladkovic-Büchel, Koordinatorin KUW/Katechetin Isabel Carreño, Orgel Annette Unternährer</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>Hier geht's zum Flyer</t>
+          <t>Gottesdienst mit SegnungIn diesem Familiengottesdienst singen und feiern wir zusammen, halten inne und lassen uns gemeinsam mit einer Geschichte für den ersten Kindergarten-/Schultag ermutigen.hier geht's zum Einladungsflyer</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Agenda, Gottesdienst</t>
+          <t>Agenda</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Aussen-Gottesdienst zum Flüchtlingssonntag mit Frauenchor Richigen und interkulturellem Chor Worb</t>
+          <t>Spaziergruppe Easy</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>So</t>
+          <t>Mi</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>12</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>06</t>
+          <t>08</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>11:00</t>
+          <t>13:10</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>Enggistein Gutshof</t>
+          <t>Worb RBS</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
-        <is>
-[...795 lines deleted...]
-      <c r="L24" t="inlineStr">
         <is>
           <t>Felsenau - Marzili Bern
 Treffpunkt Worb RBS 13.10 Uhr / Abfahrt 13.15 Uhr, S7, 3 Zonen Tageskarte
 Leitung: Léonie Moser 079 645 59 26, Heidi Zwahlen 031 839 96 77</t>
         </is>
       </c>
-      <c r="M24" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
         </is>
       </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>Männergruppe</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>Mi</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>08</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>16:00</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>Pfarrhausstöckli Worb</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>Abschleifen und neu streichen der Aussenbänke für das Gartenkafi mit gemütlichem Apéro-Ausklang 
+Anmeldung nicht erforderlich
+Auskunft bei Harri Wäfler 078 766 87 82</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>Hier geht's zum Flyer</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>Zäme ässe Generation 60plus</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>Do</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>08</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>12:00</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>Kirchgemeindehaus Worb</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>Anmeldung bei Erika Neuhaus bis Montag, 10.8., 11:30 Uhr, 031 839 50 77 oder erika.neuhaus@refkircheworb.ch</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>Liturgischer Tagesbeginn</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>Fr</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>08</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>09:00</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>Kirchenmusikerin Katrin Günther. Herzliche Einladung zum Kirchenkaffee</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>Gottesdienst mit Turnerchörli</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>08</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>09:30</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>Pfarrerin Nadja Heimlicher, Orgel Uta Pfautsch, Turnerchörli
+Herzliche Einladung zum Apéro</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>Ökumenische Taizé-Feier</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>Mi</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>08</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>19:00</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>Pfarrer Daniel Marti, Eveline Bernhardt, Blockflöte und Violine; Katrin Günther, Orgel</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>Wandergruppe Moderato</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>Fr</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>08</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>07:30</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>Worb Dorf</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>Wandertour Schwarzsee, Riggisalp Panoramaweg Brecca</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>Anmeldung erforderlichLeitung: Dora Isaak 031 839 18 19 / 079 712 21 58Josiane Schütz 031 981 11 63 / 078 867 52 51unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>Openair-Brunnen-Gottesdienst mit Posaunenchor Arni Worb</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>08</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>09:30</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>Pfarrer Daniel Marti, Posaunenchor Arni Worb
+Herzliche Einladung zum Apéro</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>Gottesdienst, Abschlussfeier KUW6</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>Mi</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>08</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>18:00</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>Koordinatorin/Katechetin Isabel Carreño und Katechetinnen Regula Berger und Tabea Müller, Orgel offen</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>HEREINSPAZIERT....</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>Do</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>08</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>Kirchgemeindehaus Worb</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>Hereinspaziert lädt dazu ein, sich vertieft mit dem gegebenen Thema auseinander zu setzen: Anregend, nachdenklich, unterhaltend.</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>Vorbereitet und moderiert durch Sozialdiakonin Erika Neuhaus, Telefon 031 839 50 77 / erika.neuhaus@refkircheworb.ch</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>Sing mit ! - Ad-hoc-Chor</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>Fr</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>08</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>19:00</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>Kirchgemeindehaus Worb</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>Wir singen und üben die Lieder, die im Installationsgottesdienst unserer neuen Pfarrerin Rahel Vögeli erklingen - als Impuls und Stütze des Gemeindegesangs, damit alle freudig mitsingen können. Für Jung und Alt – Ungeübte und Geübte
+Leitung/Anmeldung: Kirchenmusikerin Katrin Günther 031 992 83 48</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>Daten: Freitag, 28.8., 19-21 Uhr, Kirchgemeindehaus WorbMittwoch, 2.9., 19-21 Uhr, Ref. Kirche WorbSonntag, 6.9., 8.45 Uhr Probe und 9.30 Uhr Gottesdienst, Ref. Kirche WorbDie Termine können auch einzeln besucht werden.hier geht's zum Flyer</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>Gottesdienst zum Bibelsonntag KUW6</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>08</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>09:30</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>Katechetin Regula Berger, Orgel Annette Unternährer</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>Sing mit ! - Ad-hoc-Chor</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>Mi</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>02</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>09</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>19:00</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>Wir singen und üben die Lieder, die im Installationsgottesdienst unserer neuen Pfarrerin Rahel Vögeli erklingen - als Impuls und Stütze des Gemeindegesangs, damit alle freudig mitsingen können. Für Jung und Alt – Ungeübte und Geübte
+Leitung/Anmeldung: Kirchenmusikerin Katrin Günther 031 992 83 48</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>Daten: Freitag, 28.8., 19-21 Uhr, Kirchgemeindehaus WorbMittwoch, 2.9., 19-21 Uhr, Ref. Kirche WorbSonntag, 6.9., 8.45 Uhr Probe und 9.30 Uhr Gottesdienst, Ref. Kirche WorbDie Termine können auch einzeln besucht werden.hier geht's zum Flyer</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>Agenda, Veranstaltung</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>Gartenkafi im Pfarrhausgarten der Kirche Worb</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>Do</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>03</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>09</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>Pfarrhausgarten Kirche Worb bei schlechtem Wetter KGH Worb</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>Es bewirtet Sie die Männergruppe Worb. Sie offeriert Kafi, Mineral und Kuchen</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>Hier finden Sie unseren Flyer Gartencafé 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>Agenda, Veranstaltung</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>Generationenfest 2026 mit Kinderflohmarkt</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>Sa</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>05</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>09</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>09:00</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>um das Areal der Altersbetreuung Worb</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>Die Kirchgemeinde Worb macht auch dieses Jahr wieder mit anderen Beteiligten am diesjährigen Generationenfest vom Sa, 5. Sept. 2026 mit. Wir freuen uns auf Ihren Besuch!</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>näheres dazu im Flyer oder unter dem Link folgtFlyer Kinderflohmi</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>Sing mit ! - Ad-hoc-Chor</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>06</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>09</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>08:45</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>Wir singen und üben die Lieder, die im Installationsgottesdienst unserer neuen Pfarrerin Rahel Vögeli erklingen - als Impuls und Stütze des Gemeindegesangs, damit alle freudig mitsingen können. Für Jung und Alt – Ungeübte und Geübte
+Leitung/Anmeldung: Kirchenmusikerin Katrin Günther 031 992 83 48</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>Daten: Freitag, 28.8., 19-21 Uhr, Kirchgemeindehaus WorbMittwoch, 2.9., 19-21 Uhr, Ref. Kirche WorbSonntag, 6.9., 8.45 Uhr Probe und 9.30 Uhr Gottesdienst, Ref. Kirche WorbDie Termine können auch einzeln besucht werden.hier geht's zum Flyer</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>Gottesdienst mit Installationsfeier von Pfarrerin Rahel Vögeli</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>06</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>09</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>09:30</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>«Gott, deine Gerechtigkeit steht wie die ewigen Berge und dein Recht wie die grosse Tiefe. Du hilfst Menschen und Tieren» (Psalm 36,7)
+Pfarrer Simon Jenny, Musik: Saxophon, Christoph Wiesmann und Orgel, Katrin Günther
+Herzliche Einladung zum Kirchenkaffee</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Agenda</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Zäme ässe Generation 60plus</t>
+          <t>Spaziergruppe Easy</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Do</t>
+          <t>Mi</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>09</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>08</t>
+          <t>09</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>12:00</t>
+          <t>07:50</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Kirchgemeindehaus Worb</t>
+          <t>Worb RBS</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
-        <is>
-[...446 lines deleted...]
-      <c r="L34" t="inlineStr">
         <is>
           <t>Tagesausflug Lauenensee 
 Treffpunkt Worb RBS 7.50 Uhr / Abfahrt 8.00 Uhr, S7, Tageskarte SBB
 mit Picknick (bitte Voranmeldung ca. 10 Tage vorher)
 Leitung: Fritz Bösiger 031 351 13 16, Heidi Zwahlen 031 839 96 77</t>
         </is>
       </c>
-      <c r="M34" t="inlineStr">
+      <c r="M25" t="inlineStr">
         <is>
           <t>unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
         </is>
       </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>Männergruppe</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>Mi</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>09</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>09</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>Pfarrhausstöckli Worb</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>Schweissnachmittag in der Schmiede Oberhünigen. Wir bauen ein Lichterkreuz
+Anmeldung erforderlich
+Auskunft bei Harri Wäfler 078 766 87 82</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>Hier geht's zum Flyer</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>Liturgischer Tagesbeginn</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>Fr</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>09</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>09:00</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>Kirchenmusikerin Katrin Günther. Herzliche Einladung zum Kirchenkaffee</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>Gemeinsamer Gottesdienst mit der Kirchgemeinde Vechigen</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>09</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>Kirche Vechigen</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t>Pfarrerin Nadja Heimlicher, Pfarrer Matthias Felder, Musik offen</t>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr"/>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>Konzert im Mittwuchträff</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>Mi</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>09</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>Konzert im Mittwuchträff mit Annette (Orgel) und Thomas Unternährer (Oboen) und Barbara Egli-Unternährer (Gesand / Jodel)
+Anschliessend Zvieri im Kirchgemeindehaus. Eintritt frei, Kollekte</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>Lüpfiges und Besinnliches aus dem Entlebuch sowie aus Barock und Klassikhier geht's zum Flyer</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>Ökumenische Taizé-Feier</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>Mi</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>09</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>19:00</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t>Pfarrerin Nadja Heimlicher, Orgel Uta Pfautsch, Violine und Blockflöte Franziska Hauri</t>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>Zäme ässe Generation 60plus</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>Do</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>09</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>12:00</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>Kirchgemeindehaus Rüfenacht</t>
+        </is>
+      </c>
+      <c r="L31" t="inlineStr">
+        <is>
+          <t>Anmeldung bei Erika Neuhaus bis Montag, 14.9., 11:30 Uhr, 031 839 50 77 oder erika.neuhaus@refkircheworb.ch</t>
+        </is>
+      </c>
+      <c r="M31" t="inlineStr">
+        <is>
+          <t>oder hier direkt An- oder Abmelden</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>Jugendgottesdienst</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>Do</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>09</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>19:00</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L32" t="inlineStr">
+        <is>
+          <t>Mitten im Alltag der Himmel
+Katechetin Tabea Müller, Orgel offen</t>
+        </is>
+      </c>
+      <c r="M32" t="inlineStr">
+        <is>
+          <t>Flyer</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>Wandergruppe Moderato</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>Fr</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>09</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>06:30</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>Worb Dorf</t>
+        </is>
+      </c>
+      <c r="L33" t="inlineStr">
+        <is>
+          <t>Wanderung von Münchwilen nach Lüdem bei Frauenfeld</t>
+        </is>
+      </c>
+      <c r="M33" t="inlineStr">
+        <is>
+          <t>Anmeldung erforderlichLeitung: Marianne Berger 031 839 39 37 / 079 534 50 61Dora lsaak 031 839 18 19 / 079 712 21 58unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>Gottesdienst zum Bettag mit Abendmahl und Chor Cantica Nova und Verabschiedung Sozialdiakonin Erika Neuhaus</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>09</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>09:30</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L34" t="inlineStr">
+        <is>
+          <t>Pfarrerin Rahel Vögeli, Orgel Uta Pfautsch, Chor Cantica Nova
+Herzliche Einladung zum Café und Zwetschgenkuchenessen</t>
+        </is>
+      </c>
+      <c r="M34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Liturgischer Tagesbeginn</t>
+          <t>Gottesdienst</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Fr</t>
+          <t>So</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>27</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>09</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>09:00</t>
+          <t>09:30</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Kirche Worb</t>
+          <t>Kirche Rüfenacht</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>Kirchenmusikerin Katrin Günther. Herzliche Einladung zum Kirchenkaffee</t>
+          <t>Pfarrerin Rahel Vögeli, Orgel Annette Unternährer
+Herzliche Einladung zum Kirchenkaffee</t>
         </is>
       </c>
       <c r="M35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Agenda, Gottesdienst</t>
+          <t>Agenda, Veranstaltung</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Gottesdienst KUW2</t>
+          <t>Gartenkafi im Pfarrhausgarten der Kirche Worb</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>So</t>
+          <t>Do</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>01</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>09</t>
+          <t>10</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>09:30</t>
+          <t>14:00</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Kirche Rüfenacht</t>
+          <t>Pfarrhausgarten Kirche Worb bei schlechtem Wetter KGH Worb</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>Pfarrperson offen, Orgel Annette Unternährer. Herzliche Einladung zum Apéro</t>
-[...2 lines deleted...]
-      <c r="M36" t="inlineStr"/>
+          <t>Es bewirtet Sie die Männergruppe Worb. Sie offeriert Kafi, Mineral und Kuchen</t>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t>Hier finden Sie unseren Flyer Gartencafé 2026</t>
+        </is>
+      </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Gemeinsamer Gottesdienst mit der Kirchgemeinde Vechigen</t>
+          <t>Gottesdienst mit Chor EGW</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>So</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>04</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>09</t>
+          <t>10</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>10:00</t>
+          <t>09:30</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Kirche Vechigen</t>
+          <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>Pfarrerin Nadja Heimlicher, Pfarrer Matthias Felder, Musik offen</t>
+          <t>Pfarrer Markus Zürcher, Orgel Uta Pfautsch, Chor EGW
+Herzliche Einladung zum Apéro</t>
         </is>
       </c>
       <c r="M37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Agenda</t>
+          <t>Agenda, Veranstaltung</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Konzert im Mittwuchträff</t>
+          <t>Abenteuerlager in Belp</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Mi</t>
+          <t>Do</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>08</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>09</t>
+          <t>10</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
-      <c r="G38" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Kirche Worb</t>
+          <t>«Hüsi», Jägerheimweg 286, 3123 Belp</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
-        <is>
-[...345 lines deleted...]
-      <c r="L45" t="inlineStr">
         <is>
           <t>Gemeinsam werden wir drei spannende, erlebnisreiche Tage im schönen Gürbetal verbringen.
 Wir übernachten dort zweimal im gemütlichen, wunderschönen Lagerhaus «Hüsi».
 Kontaktperson/Leitung: Regula Berger, Katechetin</t>
         </is>
       </c>
-      <c r="M45" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A46" t="inlineStr">
+      <c r="M38" t="inlineStr">
+        <is>
+          <t>Infos/Link zur Anmeldung: Jugendarbeit Worbhier geht's zum Flyer</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
-      <c r="B46" t="inlineStr">
+      <c r="B39" t="inlineStr">
         <is>
           <t>Gottesdienst mit Singprojekt</t>
         </is>
       </c>
-      <c r="C46" t="inlineStr">
+      <c r="C39" t="inlineStr">
         <is>
           <t>So</t>
         </is>
       </c>
-      <c r="D46" t="inlineStr">
+      <c r="D39" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
-      <c r="E46" t="inlineStr">
+      <c r="E39" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
-      <c r="F46" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G46" t="inlineStr">
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
         <is>
           <t>09:30</t>
         </is>
       </c>
-      <c r="H46" t="inlineStr">
+      <c r="H39" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
-      <c r="L46" t="inlineStr">
+      <c r="L39" t="inlineStr">
         <is>
           <t>Pfarrerin Nadja Heimlicher, Orgel Katrin Günther
 Herzliche Einladung zum Kirchenkaffee</t>
         </is>
       </c>
-      <c r="M46" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A47" t="inlineStr">
+      <c r="M39" t="inlineStr"/>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
         <is>
           <t>Agenda</t>
         </is>
       </c>
-      <c r="B47" t="inlineStr">
+      <c r="B40" t="inlineStr">
         <is>
           <t>Spaziergruppe Easy</t>
         </is>
       </c>
-      <c r="C47" t="inlineStr">
+      <c r="C40" t="inlineStr">
         <is>
           <t>Mi</t>
         </is>
       </c>
-      <c r="D47" t="inlineStr">
+      <c r="D40" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
-      <c r="E47" t="inlineStr">
+      <c r="E40" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
-      <c r="F47" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G47" t="inlineStr">
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
         <is>
           <t>12:35</t>
         </is>
       </c>
-      <c r="H47" t="inlineStr">
+      <c r="H40" t="inlineStr">
         <is>
           <t>Worb RBS</t>
         </is>
       </c>
-      <c r="L47" t="inlineStr">
+      <c r="L40" t="inlineStr">
         <is>
           <t>Bonstettenpark Gwatt - Thun
 Treffpunkt Worb RBS 12.35 Uhr / Abfahrt 12.43 Uhr, Bus, 6 Zonen Tageskarte
 Leitung: Léonie Moser 079 645 59 26, Heidi Zwahlen 031 839 96 77</t>
         </is>
       </c>
-      <c r="M47" t="inlineStr">
+      <c r="M40" t="inlineStr">
         <is>
           <t>unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
         </is>
       </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>Männergruppe</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>Mi</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>19:30</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>Pfarrhausstöckli Worb</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>Diskussionsabend zu aktuellen Themen / gerechte Verteilung der Gelder / politisches Auseinanderdriften der Meinungen, Haltungen
+Anmeldung nicht erforderlich
+Auskunft bei Harri Wäfler 078 766 87 82</t>
+        </is>
+      </c>
+      <c r="M41" t="inlineStr">
+        <is>
+          <t>Hier geht's zum Flyer</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>Zäme ässe Generation 60plus</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>Do</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>12:00</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>Kirchgemeindehaus Worb</t>
+        </is>
+      </c>
+      <c r="L42" t="inlineStr">
+        <is>
+          <t>Anmeldung bei "noch offen" bis Montag, 12.10., 11:30 Uhr, 031 839 50 77</t>
+        </is>
+      </c>
+      <c r="M42" t="inlineStr">
+        <is>
+          <t>oder hier direkt An- oder Abmelden</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>Gottesdienst zum Erntedank mit Jodler-Doppelquartett</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>09:30</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L43" t="inlineStr">
+        <is>
+          <t>Pfarrer Daniel Marti, Orgel Annette Unternährer, Jodler-Doppelquartett
+Herzliche Einladung zum Apéro</t>
+        </is>
+      </c>
+      <c r="M43" t="inlineStr"/>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>Ökumenische Taizé-Feier</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>Mi</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>19:00</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>Gemeindeleiter Peter Sladkovic-Büchel, Orgel Katrin Günther</t>
+        </is>
+      </c>
+      <c r="M44" t="inlineStr"/>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>Wandergruppe Moderato</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>Fr</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>06:30</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>Worb Dorf</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>Wandertour Caumasee - Crestasee</t>
+        </is>
+      </c>
+      <c r="M45" t="inlineStr">
+        <is>
+          <t>Anmeldung erforderlichLeitung: Josiane Schütz 031 981 11 63 / 078 867 52 51Marianne Berger 031 839 39 37 / 079 534 50 61unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>KINO UND NACHTESSEN</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>Fr</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>17:30</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>Kirchgemeindehaus Worb</t>
+        </is>
+      </c>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>Gemütlich zusammen essen und dann einen spannenden Film schauen. 
+Ein Angebot für Kinder und Jugendliche ab 7 bis 12 Jahre</t>
+        </is>
+      </c>
+      <c r="M46" t="inlineStr">
+        <is>
+          <t>Wir freuen uns auf dich! Regula Berger mit Hunden und Corinne Wyss. Auskunft und Anmeldung bis 19.10.26: Regula Berger 079 383 95 52 oder regula.berger@refkircheworb.chhier geht's zum Flyer (4 Daten)</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>69er-Gottesdienst</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>17:00</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>Kirche Rüfenacht</t>
+        </is>
+      </c>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>Pfarrer Daniel Marti, Orgel Uta Pfautsch, Gitarre/Gesang Bruno Rainer
+Herzliche Einladung zum Apéro</t>
+        </is>
+      </c>
+      <c r="M47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Agenda</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Zäme ässe Generation 60plus</t>
+          <t>Fiire mit de Chliine</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Do</t>
+          <t>Sa</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>31</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>12:00</t>
+          <t>10:00</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Kirchgemeindehaus Worb</t>
+          <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>Anmeldung bei "noch offen" bis Montag, 12.10., 11:30 Uhr, 031 839 50 77</t>
+          <t>Wir singen, erleben eine Geschichte, basteln, beten &amp; lachen zusammen
+gestaltet von Pfarrerin Rahel Vögeli, dem KUW-Team, den Organistinnen &amp; evtl. Freiwilligen</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>oder hier direkt An- oder Abmelden</t>
+          <t>für Eltern/Begleitperson und Kinder ab 3 Jahren bis KindergartenalterFlyer</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Gottesdienst zum Erntedank mit Jodler-Doppelquartett</t>
+          <t>Gottesdienst mit Abendmahl zum Reformationssonntag und mit Chor Cantica Nova</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>So</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>01</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>11</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>09:30</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>Pfarrer Daniel Marti, Orgel Annette Unternährer, Jodler-Doppelquartett
+          <t>Pfarrerin Nadja Heimlicher, Orgel Katrin Günther, Chor Cantica Nova
 Herzliche Einladung zum Apéro</t>
         </is>
       </c>
       <c r="M49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Agenda, Gottesdienst</t>
+          <t>Agenda, Veranstaltung</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Ökumenische Taizé-Feier</t>
+          <t>Kirchenbasar mit liturgischem Tagesbeginn</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Mi</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>04</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>11</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>19:00</t>
+          <t>09:30</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Kirche Worb</t>
+          <t>in und um der Kirche/Kirchgemeindehaus Worb</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>Gemeindeleiter Peter Sladkovic-Büchel, Orgel Katrin Günther</t>
-[...2 lines deleted...]
-      <c r="M50" t="inlineStr"/>
+          <t>Liturgischer Tagesbeginn zum Auftakt des Kirchenbasars. Kirchenmusikerin Katrin Günther.
+Sie sind herzlich eingeladen zu unserem traditionellen Basar mit Musik, Kulinarik, Ständen, Spiel und Spass. Mit den Einnahmen unterstützen wir ....</t>
+        </is>
+      </c>
+      <c r="M50" t="inlineStr">
+        <is>
+          <t>Infos zum Spendenprojekt folgendetailliertes Programm folgt</t>
+        </is>
+      </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Agenda</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Wandergruppe Moderato</t>
+          <t>Männergruppe</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Fr</t>
+          <t>Mi</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>04</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>11</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>06:30</t>
+          <t>15:00</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Worb Dorf</t>
+          <t>Pfarrhausstöckli Worb</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>Wandertour Caumasee - Crestasee</t>
+          <t>die Männergruppe kocht ein Chili für die Basarmitarbeitenden
+Anmeldung nicht erforderlich
+Auskunft bei Harri Wäfler 078 766 87 82</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>Anmeldung erforderlichLeitung: Josiane Schütz 031 981 11 63 / 078 867 52 51Marianne Berger 031 839 39 37 / 079 534 50 61unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
+          <t>Hier geht's zum Flyer</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Agenda, Gottesdienst</t>
+          <t>Agenda, Veranstaltung</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>69er-Gottesdienst</t>
+          <t>Gartenkafi im Pfarrhausgarten der Kirche Worb</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>So</t>
+          <t>Do</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>05</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>11</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>17:00</t>
+          <t>14:00</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Kirche Rüfenacht</t>
+          <t>Pfarrhausgarten Kirche Worb bei schlechtem Wetter KGH Worb</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>Pfarrer Daniel Marti, Orgel Uta Pfautsch, Gitarre/Gesang Bruno Rainer
-[...3 lines deleted...]
-      <c r="M52" t="inlineStr"/>
+          <t>Es bewirtet Sie die Männergruppe Worb. Sie offeriert Kafi, Mineral und Kuchen</t>
+        </is>
+      </c>
+      <c r="M52" t="inlineStr">
+        <is>
+          <t>Hier finden Sie unseren Flyer Gartencafé 2026</t>
+        </is>
+      </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Gottesdienst mit Abendmahl zum Reformationssonntag und mit Chor Cantica Nova</t>
+          <t>Jugendgottesdienst</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>So</t>
+          <t>Fr</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>01</t>
+          <t>06</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>09:30</t>
+          <t>19:00</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>Pfarrerin Nadja Heimlicher, Orgel Katrin Günther, Chor Cantica Nova
-[...3 lines deleted...]
-      <c r="M53" t="inlineStr"/>
+          <t>Mitten im Alltag der Himmel
+Pfarrer Daniel Marti, Orgel offen</t>
+        </is>
+      </c>
+      <c r="M53" t="inlineStr">
+        <is>
+          <t>Flyer</t>
+        </is>
+      </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Agenda, Veranstaltung</t>
+          <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Kirchenbasar mit liturgischem Tagesbeginn</t>
+          <t>Gottesdienst</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Mi</t>
+          <t>So</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>04</t>
+          <t>08</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>09:30</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>in und um der Kirche/Kirchgemeindehaus Worb</t>
+          <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>Liturgischer Tagesbeginn zum Auftakt des Kirchenbasars. Kirchenmusikerin Katrin Günther.
-[...7 lines deleted...]
-      </c>
+          <t>Pfarrer Gerd Sundermann, Orgel Uta Pfautsch
+Herzliche Einladung zum Kirchenkaffee</t>
+        </is>
+      </c>
+      <c r="M54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Agenda, Gottesdienst</t>
+          <t>Agenda</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Gottesdienst</t>
+          <t>Spaziergruppe Easy</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>So</t>
+          <t>Mi</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>08</t>
+          <t>11</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>09:30</t>
+          <t>12:00</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Kirche Worb</t>
+          <t>Worb RBS</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
-        <is>
-[...47 lines deleted...]
-      <c r="L56" t="inlineStr">
         <is>
           <t>Bönigen b. Interlaken - Interlaken West
 Treffpunkt Worb RBS 12.00 Uhr / Abfahrt 12.13 Uhr, Bus, 10 Zonen Tageskarte
 Leitung: Fritz Bösiger 031 351 13 16, Heidi Zwahlen 031 839 96 77</t>
         </is>
       </c>
+      <c r="M55" t="inlineStr">
+        <is>
+          <t>unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Männergruppe</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>Mi</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>18:00</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>Pfarrhausstöckli Worb</t>
+        </is>
+      </c>
+      <c r="L56" t="inlineStr">
+        <is>
+          <t>Spiel, Spass und Genuss im Freizeitcenter in Rubigen
+Anmeldung erforderlich
+Auskunft bei Harri Wäfler 078 766 87 82</t>
+        </is>
+      </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
+          <t>Hier geht's zum Flyer</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Agenda</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Zäme ässe Generation 60plus</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Do</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
@@ -3306,1494 +3348,2637 @@
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Kirchgemeindehaus Rüfenacht</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>Anmeldung bei "noch offen" bis Montag, 9.11., 11:30 Uhr, 031 839 50 77</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
           <t>oder hier direkt An- oder Abmelden</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Agenda, Gottesdienst</t>
+          <t>Agenda</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Gottesdienst</t>
+          <t>KINO UND NACHTESSEN</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>So</t>
+          <t>Fr</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>13</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>09:30</t>
+          <t>17:30</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Kirche Rüfenacht</t>
+          <t>Kirchgemeindehaus Worb</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>Pfarrerin Nadja Heimlicher, Orgel Katrin Günther
-[...3 lines deleted...]
-      <c r="M58" t="inlineStr"/>
+          <t>Gemütlich zusammen essen und dann einen spannenden Film schauen. 
+Ein Angebot für Kinder und Jugendliche ab 7 bis 12 Jahre</t>
+        </is>
+      </c>
+      <c r="M58" t="inlineStr">
+        <is>
+          <t>Wir freuen uns auf dich! Regula Berger mit Hunden und Corinne Wyss. Auskunft und Anmeldung bis 9.11.26: Regula Berger 079 383 95 52 oder regula.berger@refkircheworb.chhier geht's zum Flyer (4 Daten)</t>
+        </is>
+      </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Ökumenische Taizé-Feier</t>
+          <t>Gottesdienst, Tiergedenkfeier</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Mi</t>
+          <t>So</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>15</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>19:00</t>
+          <t>09:30</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>Pfarrer Andy Vogt EGW, Orgel Uta Pfautsch</t>
+          <t>Pfarrerin Rahel Vögeli, Orgel offen
+Herzliche Einladung zum Kirchenkaffee</t>
         </is>
       </c>
       <c r="M59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Agenda</t>
+          <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>HEREINSPAZIERT....</t>
+          <t>Gottesdienst KUW1&amp;2 mit Bibelübergabefeier</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Do</t>
+          <t>So</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>15</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>10:00</t>
+          <t>09:30</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Kirchgemeindehaus Worb</t>
+          <t>Kirche Rüfenacht</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>Hereinspaziert lädt dazu ein, sich vertieft mit dem gegebenen Thema auseinander zu setzen: Anregend, nachdenklich, unterhaltend.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Katechetin Regula Berger, Orgel Katrin Günther
+Bibelübergabefeier mit anschliessendem Familienanlass</t>
+        </is>
+      </c>
+      <c r="M60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Agenda</t>
+          <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Wandergruppe Moderato</t>
+          <t>Gottesdienst KUW1 mit Bibelübergabefeier</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Fr</t>
+          <t>Mi</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>18</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>13:05</t>
+          <t>17:30</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Worb Dorf</t>
+          <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>Wanderung kleine Emme</t>
-[...6 lines deleted...]
-      </c>
+          <t>Katechetin Tabea Müller, Orgel offen</t>
+        </is>
+      </c>
+      <c r="M61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
+          <t>Ökumenische Taizé-Feier</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>Mi</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>19:00</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L62" t="inlineStr">
+        <is>
+          <t>Pfarrer Gerd Sundermann, Orgel Uta Pfautsch</t>
+        </is>
+      </c>
+      <c r="M62" t="inlineStr"/>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>HEREINSPAZIERT....</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>Do</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>Kirchgemeindehaus Worb</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>Hereinspaziert lädt dazu ein, sich vertieft mit dem gegebenen Thema auseinander zu setzen: Anregend, nachdenklich, unterhaltend.</t>
+        </is>
+      </c>
+      <c r="M63" t="inlineStr">
+        <is>
+          <t>Vorbereitet und moderiert offen</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Wandergruppe Moderato</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>Fr</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>13:05</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>Worb Dorf</t>
+        </is>
+      </c>
+      <c r="L64" t="inlineStr">
+        <is>
+          <t>Wanderung kleine Emme</t>
+        </is>
+      </c>
+      <c r="M64" t="inlineStr">
+        <is>
+          <t>Anmeldung erforderlichLeitung: Peter Kühn 031 839 19 92 / 079 822 92 25 Regula Bangeter 079 790 23 78unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
           <t>Gottesdienst zum Ewigkeitssonntag</t>
         </is>
       </c>
-      <c r="C62" t="inlineStr">
+      <c r="C65" t="inlineStr">
         <is>
           <t>So</t>
         </is>
       </c>
-      <c r="D62" t="inlineStr">
+      <c r="D65" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
-      <c r="E62" t="inlineStr">
+      <c r="E65" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
-      <c r="F62" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G62" t="inlineStr">
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
         <is>
           <t>09:30</t>
         </is>
       </c>
-      <c r="H62" t="inlineStr">
+      <c r="H65" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
-      <c r="L62" t="inlineStr">
+      <c r="L65" t="inlineStr">
         <is>
           <t>Pfarrteam, unter dem Lead von Pfarrerin Rahel Vögeli, Orgel Annette Unternährer
 Herzliche Einladung zum Tee auf dem Friedhof Worb</t>
         </is>
       </c>
-      <c r="M62" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A63" t="inlineStr">
+      <c r="M65" t="inlineStr"/>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Fiire mit de Chliine</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>Sa</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L66" t="inlineStr">
+        <is>
+          <t>Wir singen, erleben eine Geschichte, basteln, beten &amp; lachen zusammen
+gestaltet von Pfarrerin Rahel Vögeli, Koordinatorin KUW/Katechetin Isabel Carreño, den Organistinnen &amp; evtl. Freiwilligen</t>
+        </is>
+      </c>
+      <c r="M66" t="inlineStr">
+        <is>
+          <t>für Eltern/Begleitperson und Kinder ab 3 Jahren bis KindergartenalterFlyer</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
-      <c r="B63" t="inlineStr">
+      <c r="B67" t="inlineStr">
         <is>
           <t>Gottesdienst zum 1. Advent mit Abendmahl</t>
         </is>
       </c>
-      <c r="C63" t="inlineStr">
+      <c r="C67" t="inlineStr">
         <is>
           <t>So</t>
         </is>
       </c>
-      <c r="D63" t="inlineStr">
+      <c r="D67" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="E63" t="inlineStr">
+      <c r="E67" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
-      <c r="F63" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G63" t="inlineStr">
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
         <is>
           <t>09:30</t>
         </is>
       </c>
-      <c r="H63" t="inlineStr">
+      <c r="H67" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
-      <c r="L63" t="inlineStr">
+      <c r="L67" t="inlineStr">
         <is>
           <t>Pfarrerin Nadja Heimlicher, Orgel Uta Pfautsch
 Herzliche Einladung zum Kirchenkaffee</t>
         </is>
       </c>
-      <c r="M63" t="inlineStr"/>
-[...194 lines deleted...]
-      </c>
       <c r="M67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Gottesdienst KUW1 mit Bibelübergabefeier</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>Mo</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>17:30</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L68" t="inlineStr">
+        <is>
+          <t>Koordinatorin KUW/Katechetin Isabel Carreño, Orgel offen</t>
+        </is>
+      </c>
+      <c r="M68" t="inlineStr"/>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
           <t>Agenda</t>
         </is>
       </c>
-      <c r="B68" t="inlineStr">
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Ordentliche Kirchgemeindeversammlung</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>Mi</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>02</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>20:00</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>Kirchgemeindehaus Rüfenacht</t>
+        </is>
+      </c>
+      <c r="L69" t="inlineStr"/>
+      <c r="M69" t="inlineStr"/>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>Agenda, Veranstaltung</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>Gartenkafi im Pfarrhausgarten der Kirche Worb</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>Do</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>03</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>Pfarrhausgarten Kirche Worb bei schlechtem Wetter KGH Worb</t>
+        </is>
+      </c>
+      <c r="L70" t="inlineStr">
+        <is>
+          <t>Es bewirtet Sie die Männergruppe Worb. Sie offeriert Kafi, Mineral und Kuchen</t>
+        </is>
+      </c>
+      <c r="M70" t="inlineStr">
+        <is>
+          <t>Hier finden Sie unseren Flyer Gartencafé 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>Agenda, Veranstaltung</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>Worber Weihnachtsmärit</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>Sa</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>05</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>Worb Weihnachtsmarkt</t>
+        </is>
+      </c>
+      <c r="L71" t="inlineStr">
+        <is>
+          <t>Die Kirchgemeinde Worb wird dieses Jahr auf dem Weihnachtsmarkt einen Stand haben.</t>
+        </is>
+      </c>
+      <c r="M71" t="inlineStr">
+        <is>
+          <t>weitere Infos auf Webseite Worber Weihnacht – Weihnachten in Worb</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>Worber Weihnachtsmärit am 2. Advent</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>06</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>Worb Weihnachtsmarkt</t>
+        </is>
+      </c>
+      <c r="L72" t="inlineStr">
+        <is>
+          <t>Die Kirchgemeinde Worb wird dieses Jahr auf dem Weihnachtsmarkt einen Stand haben.</t>
+        </is>
+      </c>
+      <c r="M72" t="inlineStr">
+        <is>
+          <t>weitere Infos auf Webseite Worber Weihnacht – Weihnachten in Worb</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>Ökumenischer Gottesdienst zum 2. Advent auf dem Worber Weihnachtsmärit</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>06</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>Worb Weihnachtsmarkt</t>
+        </is>
+      </c>
+      <c r="L73" t="inlineStr">
+        <is>
+          <t>Pfarrerin Nadja Heimlicher, Gemeindeleiter Peter Sladkovic-Büchel, Musik offen</t>
+        </is>
+      </c>
+      <c r="M73" t="inlineStr"/>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>"der Samichlaus kommt" ufe Robi - Männergruppe</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>06</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>17:00</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>Robi-Spielplatz Rüfenacht</t>
+        </is>
+      </c>
+      <c r="L74" t="inlineStr">
+        <is>
+          <t>die Männergruppe kocht eine Hörndlipfanne für die Besucher des Samichlauses auf dem Robi in Rüfenacht
+Anmeldung nicht erforderlich
+Auskunft bei Harri Wäfler 078 766 87 82</t>
+        </is>
+      </c>
+      <c r="M74" t="inlineStr">
+        <is>
+          <t>Hier geht's zum Flyer</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
         <is>
           <t>Spaziergruppe Easy</t>
         </is>
       </c>
-      <c r="C68" t="inlineStr">
+      <c r="C75" t="inlineStr">
         <is>
           <t>Mi</t>
         </is>
       </c>
-      <c r="D68" t="inlineStr">
+      <c r="D75" t="inlineStr">
         <is>
           <t>09</t>
         </is>
       </c>
-      <c r="E68" t="inlineStr">
+      <c r="E75" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F68" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G68" t="inlineStr">
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
         <is>
           <t>12:35</t>
         </is>
       </c>
-      <c r="H68" t="inlineStr">
+      <c r="H75" t="inlineStr">
         <is>
           <t>Worb RBS</t>
         </is>
       </c>
-      <c r="L68" t="inlineStr">
+      <c r="L75" t="inlineStr">
         <is>
           <t>Lochi / Richigengraben - Worb (Hirschen)
 Treffpunkt Worb RBS 12.35 Uhr / Abfahrt 12.42 Uhr, Bus, 2 Zonen
 Leitung: Léonie Moser 079 645 59 26, Heidi Zwahlen 031 839 96 77</t>
         </is>
       </c>
-      <c r="M68" t="inlineStr">
+      <c r="M75" t="inlineStr">
         <is>
           <t>unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
         </is>
       </c>
     </row>
-    <row r="69">
-      <c r="A69" t="inlineStr">
+    <row r="76">
+      <c r="A76" t="inlineStr">
         <is>
           <t>Agenda</t>
         </is>
       </c>
-      <c r="B69" t="inlineStr">
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>Adventsfenster - Männergruppe</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>Mi</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>09</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>17:30</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>Kirchgemeindehaus Rüfenacht</t>
+        </is>
+      </c>
+      <c r="L76" t="inlineStr">
+        <is>
+          <t>die Männergruppe organisiert das Apéro mit Glühwein für das Weihnachtsfenster im Kirchgemeindehaus in Rüfenacht
+Anmeldung nicht erforderlich
+Auskunft bei Harri Wäfler 078 766 87 82</t>
+        </is>
+      </c>
+      <c r="M76" t="inlineStr">
+        <is>
+          <t>Hier geht's zum Flyer</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
         <is>
           <t>Zäme ässe Generation 60plus mit vorweihnachtlichem Zusammensein</t>
         </is>
       </c>
-      <c r="C69" t="inlineStr">
+      <c r="C77" t="inlineStr">
         <is>
           <t>Do</t>
         </is>
       </c>
-      <c r="D69" t="inlineStr">
+      <c r="D77" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
-      <c r="E69" t="inlineStr">
+      <c r="E77" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F69" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G69" t="inlineStr">
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
-      <c r="H69" t="inlineStr">
+      <c r="H77" t="inlineStr">
         <is>
           <t>Kirchgemeindehaus Worb</t>
         </is>
       </c>
-      <c r="L69" t="inlineStr">
+      <c r="L77" t="inlineStr">
         <is>
           <t>Nebst einem feinen Dezembermenü verweilen wir vor dem festlich geschmückten Weihnachtsbaum mit Musik, Liedern und einer Geschichte.
 (Dauer bis ca. 16:00 Uhr)</t>
         </is>
       </c>
-      <c r="M69" t="inlineStr">
+      <c r="M77" t="inlineStr">
         <is>
           <t>Anmeldung bei noch offen bis Montag, 7.12., 11:30 Uhr, 031 839 50 77</t>
         </is>
       </c>
     </row>
-    <row r="70">
-      <c r="A70" t="inlineStr">
+    <row r="78">
+      <c r="A78" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
-      <c r="B70" t="inlineStr">
+      <c r="B78" t="inlineStr">
         <is>
           <t>Liturgischer Tagesbeginn</t>
         </is>
       </c>
-      <c r="C70" t="inlineStr">
+      <c r="C78" t="inlineStr">
         <is>
           <t>Fr</t>
         </is>
       </c>
-      <c r="D70" t="inlineStr">
+      <c r="D78" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
-      <c r="E70" t="inlineStr">
+      <c r="E78" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F70" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G70" t="inlineStr">
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
-      <c r="H70" t="inlineStr">
+      <c r="H78" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
-      <c r="L70" t="inlineStr">
+      <c r="L78" t="inlineStr">
         <is>
           <t>Kirchenmusikerin Katrin Günther. Herzliche Einladung zum Kirchenkaffee</t>
         </is>
       </c>
-      <c r="M70" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A71" t="inlineStr">
+      <c r="M78" t="inlineStr"/>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
         <is>
           <t>Agenda</t>
         </is>
       </c>
-      <c r="B71" t="inlineStr">
+      <c r="B79" t="inlineStr">
         <is>
           <t>Wandergruppe Moderato</t>
         </is>
       </c>
-      <c r="C71" t="inlineStr">
+      <c r="C79" t="inlineStr">
         <is>
           <t>Fr</t>
         </is>
       </c>
-      <c r="D71" t="inlineStr">
+      <c r="D79" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
-      <c r="E71" t="inlineStr">
+      <c r="E79" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F71" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G71" t="inlineStr">
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
         <is>
           <t>09:45</t>
         </is>
       </c>
-      <c r="H71" t="inlineStr">
+      <c r="H79" t="inlineStr">
         <is>
           <t>Worb Dorf</t>
         </is>
       </c>
-      <c r="L71" t="inlineStr">
+      <c r="L79" t="inlineStr">
         <is>
           <t>Winterwanderung bekanntes und unbekanntes Bern</t>
         </is>
       </c>
-      <c r="M71" t="inlineStr">
+      <c r="M79" t="inlineStr">
         <is>
           <t>Anmeldung erforderlichLeitung: Richard Volz 031 839 57 70 / 076 439 57 70 Peter Kühn 031 839 19 92 / 079 822 92 25unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
         </is>
       </c>
     </row>
-    <row r="72">
-      <c r="A72" t="inlineStr">
+    <row r="80">
+      <c r="A80" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
-      <c r="B72" t="inlineStr">
+      <c r="B80" t="inlineStr">
         <is>
           <t>Gottesdienst zum 3. Advent mit Chor VSeSe</t>
         </is>
       </c>
-      <c r="C72" t="inlineStr">
+      <c r="C80" t="inlineStr">
         <is>
           <t>So</t>
         </is>
       </c>
-      <c r="D72" t="inlineStr">
+      <c r="D80" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
-      <c r="E72" t="inlineStr">
+      <c r="E80" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F72" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G72" t="inlineStr">
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
         <is>
           <t>09:30</t>
         </is>
       </c>
-      <c r="H72" t="inlineStr">
+      <c r="H80" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
-      <c r="L72" t="inlineStr">
+      <c r="L80" t="inlineStr">
         <is>
           <t>Pfarrer Daniel Marti, Orgel Katrin Günther, Chor VSeSe
 Herzliche Einladung zum Apéro</t>
         </is>
       </c>
-      <c r="M72" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A73" t="inlineStr">
+      <c r="M80" t="inlineStr"/>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
-      <c r="B73" t="inlineStr">
+      <c r="B81" t="inlineStr">
         <is>
           <t>Ökumenische Taizé-Feier</t>
         </is>
       </c>
-      <c r="C73" t="inlineStr">
+      <c r="C81" t="inlineStr">
         <is>
           <t>Mi</t>
         </is>
       </c>
-      <c r="D73" t="inlineStr">
+      <c r="D81" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="E73" t="inlineStr">
+      <c r="E81" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F73" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G73" t="inlineStr">
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
         <is>
           <t>19:00</t>
         </is>
       </c>
-      <c r="H73" t="inlineStr">
+      <c r="H81" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
-      <c r="L73" t="inlineStr">
+      <c r="L81" t="inlineStr">
         <is>
           <t>Pfarrer Daniel Marti, Orgel Uta Pfautsch</t>
         </is>
       </c>
-      <c r="M73" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A74" t="inlineStr">
+      <c r="M81" t="inlineStr"/>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
-      <c r="B74" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C74" t="inlineStr">
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>Lichtbringendes Sternsingen mit Gottesdienst - KUW4</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
         <is>
           <t>Fr</t>
         </is>
       </c>
-      <c r="D74" t="inlineStr">
+      <c r="D82" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
-      <c r="E74" t="inlineStr">
+      <c r="E82" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F74" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H74" t="inlineStr">
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>18:30</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
-      <c r="L74" t="inlineStr">
-[...12 lines deleted...]
-      <c r="A75" t="inlineStr">
+      <c r="L82" t="inlineStr">
+        <is>
+          <t>Nachdem die Sternsängerinnen und Sternsänger der vierten Klasse in Worb und Rüfenacht das Friedenslicht aus Bethlehem verteilt haben, schliessen wir in der reformierten Kirche Worb mit einem Gottesdienst ab. Anschliessend Suppe und Punsch auf dem Kirchenvorplatz.
+Team Katechetik, Pfarrerin Rahel Vögeli, Orgel in Kirche Katrin Günther</t>
+        </is>
+      </c>
+      <c r="M82" t="inlineStr">
+        <is>
+          <t>weitere Details und Sing-Standorte werden noch mitgeteilt</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
-      <c r="B75" t="inlineStr">
+      <c r="B83" t="inlineStr">
         <is>
           <t>Gottesdienst zum 4. Advent</t>
         </is>
       </c>
-      <c r="C75" t="inlineStr">
+      <c r="C83" t="inlineStr">
         <is>
           <t>So</t>
         </is>
       </c>
-      <c r="D75" t="inlineStr">
+      <c r="D83" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
-      <c r="E75" t="inlineStr">
+      <c r="E83" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F75" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G75" t="inlineStr">
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
         <is>
           <t>17:00</t>
         </is>
       </c>
-      <c r="H75" t="inlineStr">
+      <c r="H83" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
-      <c r="L75" t="inlineStr">
+      <c r="L83" t="inlineStr">
         <is>
           <t>Pfarrerin Nadja Heimlicher, Orgel Uta Pfautsch
 Herzliche Einladung zum Kirchenkaffee</t>
         </is>
       </c>
-      <c r="M75" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A76" t="inlineStr">
+      <c r="M83" t="inlineStr"/>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
-      <c r="B76" t="inlineStr">
+      <c r="B84" t="inlineStr">
         <is>
           <t>Familien-Gottesdienst am Heiligen Abend - Mitsingweihnacht</t>
         </is>
       </c>
-      <c r="C76" t="inlineStr">
+      <c r="C84" t="inlineStr">
         <is>
           <t>Do</t>
         </is>
       </c>
-      <c r="D76" t="inlineStr">
+      <c r="D84" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
-      <c r="E76" t="inlineStr">
+      <c r="E84" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F76" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G76" t="inlineStr">
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
         <is>
           <t>16:30</t>
         </is>
       </c>
-      <c r="H76" t="inlineStr">
+      <c r="H84" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
-      <c r="L76" t="inlineStr">
+      <c r="L84" t="inlineStr">
         <is>
           <t>Pfarrerin Nadja Heimlicher, Orgel Uta Pfautsch</t>
         </is>
       </c>
-      <c r="M76" t="inlineStr">
+      <c r="M84" t="inlineStr">
         <is>
           <t>Mitsingweihnacht - ein Singprojekt für Kinder -Weihnachtsfeier für Klein und GrossFlyer folgt</t>
         </is>
       </c>
     </row>
-    <row r="77">
-      <c r="A77" t="inlineStr">
+    <row r="85">
+      <c r="A85" t="inlineStr">
         <is>
           <t>Agenda</t>
         </is>
       </c>
-      <c r="B77" t="inlineStr">
+      <c r="B85" t="inlineStr">
         <is>
           <t>Gemeinsames Feiern am Heiligen Abend</t>
         </is>
       </c>
-      <c r="C77" t="inlineStr">
+      <c r="C85" t="inlineStr">
         <is>
           <t>Do</t>
         </is>
       </c>
-      <c r="D77" t="inlineStr">
+      <c r="D85" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
-      <c r="E77" t="inlineStr">
+      <c r="E85" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F77" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G77" t="inlineStr">
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
         <is>
           <t>18:00</t>
         </is>
       </c>
-      <c r="H77" t="inlineStr">
+      <c r="H85" t="inlineStr">
         <is>
           <t>Kirchgemeindehaus Rüfenacht</t>
         </is>
       </c>
-      <c r="L77" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M77" t="inlineStr">
+      <c r="L85" t="inlineStr">
+        <is>
+          <t>Pfarrer Gerd Sundermann, Sozialdiakonin noch offen, Musik Annette Unternährer</t>
+        </is>
+      </c>
+      <c r="M85" t="inlineStr">
         <is>
           <t>Programm folgt</t>
         </is>
       </c>
     </row>
-    <row r="78">
-      <c r="A78" t="inlineStr">
+    <row r="86">
+      <c r="A86" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
-      <c r="B78" t="inlineStr">
+      <c r="B86" t="inlineStr">
         <is>
           <t>Gottesdienst zur Christnacht</t>
         </is>
       </c>
-      <c r="C78" t="inlineStr">
+      <c r="C86" t="inlineStr">
         <is>
           <t>Do</t>
         </is>
       </c>
-      <c r="D78" t="inlineStr">
+      <c r="D86" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
-      <c r="E78" t="inlineStr">
+      <c r="E86" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F78" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G78" t="inlineStr">
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
         <is>
           <t>22:00</t>
         </is>
       </c>
-      <c r="H78" t="inlineStr">
+      <c r="H86" t="inlineStr">
         <is>
           <t>Kirche Rüfenacht</t>
         </is>
       </c>
-      <c r="L78" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A79" t="inlineStr">
+      <c r="L86" t="inlineStr">
+        <is>
+          <t>Pfarrer Gerd Sundermann, Orgel Katrin Günther</t>
+        </is>
+      </c>
+      <c r="M86" t="inlineStr"/>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
-      <c r="B79" t="inlineStr">
+      <c r="B87" t="inlineStr">
         <is>
           <t>Gottesdienst an Weihnachten mit Abendmahl und Chor Cantica Nova</t>
         </is>
       </c>
-      <c r="C79" t="inlineStr">
+      <c r="C87" t="inlineStr">
         <is>
           <t>Fr</t>
         </is>
       </c>
-      <c r="D79" t="inlineStr">
+      <c r="D87" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="E79" t="inlineStr">
+      <c r="E87" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F79" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G79" t="inlineStr">
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
         <is>
           <t>10:00</t>
         </is>
       </c>
-      <c r="H79" t="inlineStr">
+      <c r="H87" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
-      <c r="L79" t="inlineStr">
+      <c r="L87" t="inlineStr">
         <is>
           <t>Pfarrer Daniel Marti, Orgel Uta Pfautsch, Chor Cantica Nova</t>
         </is>
       </c>
-      <c r="M79" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A80" t="inlineStr">
+      <c r="M87" t="inlineStr"/>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
-      <c r="B80" t="inlineStr">
+      <c r="B88" t="inlineStr">
         <is>
           <t>Gottesdienst</t>
         </is>
       </c>
-      <c r="C80" t="inlineStr">
+      <c r="C88" t="inlineStr">
         <is>
           <t>So</t>
         </is>
       </c>
-      <c r="D80" t="inlineStr">
+      <c r="D88" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
-      <c r="E80" t="inlineStr">
+      <c r="E88" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F80" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G80" t="inlineStr">
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
         <is>
           <t>09:30</t>
         </is>
       </c>
-      <c r="H80" t="inlineStr">
+      <c r="H88" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
-      <c r="L80" t="inlineStr">
+      <c r="L88" t="inlineStr">
         <is>
           <t>Pfarrerin Rahel Vögeli, Orgel Katrin Günther
 Herzliche Einladung zum Kirchenkaffee</t>
         </is>
       </c>
-      <c r="M80" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A81" t="inlineStr">
+      <c r="M88" t="inlineStr"/>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
-      <c r="B81" t="inlineStr">
+      <c r="B89" t="inlineStr">
         <is>
           <t>Gottesdienst, Wort und Musik zum Neuen Jahr</t>
         </is>
       </c>
-      <c r="C81" t="inlineStr">
+      <c r="C89" t="inlineStr">
         <is>
           <t>Fr</t>
         </is>
       </c>
-      <c r="D81" t="inlineStr">
+      <c r="D89" t="inlineStr">
         <is>
           <t>01</t>
         </is>
       </c>
-      <c r="E81" t="inlineStr">
+      <c r="E89" t="inlineStr">
         <is>
           <t>01</t>
         </is>
       </c>
-      <c r="F81" t="inlineStr">
+      <c r="F89" t="inlineStr">
         <is>
           <t>2027</t>
         </is>
       </c>
-      <c r="G81" t="inlineStr">
+      <c r="G89" t="inlineStr">
         <is>
           <t>17:00</t>
         </is>
       </c>
-      <c r="H81" t="inlineStr">
+      <c r="H89" t="inlineStr">
         <is>
           <t>Kirche Rüfenacht</t>
         </is>
       </c>
-      <c r="L81" t="inlineStr">
+      <c r="L89" t="inlineStr">
         <is>
           <t>Pfarrperson offen, Orgel Annette Unternährer
 Herzliche Einladung zum Apéro</t>
         </is>
       </c>
-      <c r="M81" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A82" t="inlineStr">
+      <c r="M89" t="inlineStr"/>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
-      <c r="B82" t="inlineStr">
+      <c r="B90" t="inlineStr">
         <is>
           <t>Gottesdienst</t>
         </is>
       </c>
-      <c r="C82" t="inlineStr">
+      <c r="C90" t="inlineStr">
         <is>
           <t>So</t>
         </is>
       </c>
-      <c r="D82" t="inlineStr">
+      <c r="D90" t="inlineStr">
         <is>
           <t>03</t>
         </is>
       </c>
-      <c r="E82" t="inlineStr">
+      <c r="E90" t="inlineStr">
         <is>
           <t>01</t>
         </is>
       </c>
-      <c r="F82" t="inlineStr">
+      <c r="F90" t="inlineStr">
         <is>
           <t>2027</t>
         </is>
       </c>
-      <c r="G82" t="inlineStr">
+      <c r="G90" t="inlineStr">
         <is>
           <t>09:30</t>
         </is>
       </c>
-      <c r="H82" t="inlineStr">
+      <c r="H90" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
-      <c r="L82" t="inlineStr">
+      <c r="L90" t="inlineStr">
         <is>
           <t>Pfarrperson offen, Musik offen
 Herzliche Einladung zum Kirchenkaffee</t>
         </is>
       </c>
-      <c r="M82" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A83" t="inlineStr">
+      <c r="M90" t="inlineStr"/>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
-      <c r="B83" t="inlineStr">
+      <c r="B91" t="inlineStr">
         <is>
           <t>Gottesdienst</t>
         </is>
       </c>
-      <c r="C83" t="inlineStr">
+      <c r="C91" t="inlineStr">
         <is>
           <t>So</t>
         </is>
       </c>
-      <c r="D83" t="inlineStr">
+      <c r="D91" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
-      <c r="E83" t="inlineStr">
+      <c r="E91" t="inlineStr">
         <is>
           <t>01</t>
         </is>
       </c>
-      <c r="F83" t="inlineStr">
+      <c r="F91" t="inlineStr">
         <is>
           <t>2027</t>
         </is>
       </c>
-      <c r="G83" t="inlineStr">
+      <c r="G91" t="inlineStr">
         <is>
           <t>09:30</t>
         </is>
       </c>
-      <c r="H83" t="inlineStr">
+      <c r="H91" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
-      <c r="L83" t="inlineStr">
+      <c r="L91" t="inlineStr">
         <is>
           <t>Pfarrperson offen, Musik offen
 Herzliche Einladung zum Kirchenkaffee</t>
         </is>
       </c>
-      <c r="M83" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A84" t="inlineStr">
+      <c r="M91" t="inlineStr"/>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>Männergruppe</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>Mi</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>01</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>2027</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>18:00</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>Pfarrhausstöckli Worb</t>
+        </is>
+      </c>
+      <c r="L92" t="inlineStr">
+        <is>
+          <t>gemütlicher Jahresausklang mit Bräteln im Wald
+Anmeldung nicht erforderlich
+Auskunft bei Harri Wäfler 078 766 87 82</t>
+        </is>
+      </c>
+      <c r="M92" t="inlineStr">
+        <is>
+          <t>Hier geht's zum Flyer</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>KINO UND NACHTESSEN</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>Fr</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>01</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>2027</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>17:30</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>Kirchgemeindehaus Worb</t>
+        </is>
+      </c>
+      <c r="L93" t="inlineStr">
+        <is>
+          <t>Gemütlich zusammen essen und dann einen spannenden Film schauen. 
+Ein Angebot für Kinder und Jugendliche ab 7 bis 12 Jahre</t>
+        </is>
+      </c>
+      <c r="M93" t="inlineStr">
+        <is>
+          <t>Wir freuen uns auf dich! Regula Berger mit Hunden und Corinne Wyss. Auskunft und Anmeldung bis 18.1.27: Regula Berger 079 383 95 52 oder regula.berger@refkircheworb.chhier geht's zum Flyer (4 Daten)</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>Fiire mit de Chliine</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>Sa</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>01</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>2027</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L94" t="inlineStr">
+        <is>
+          <t>Wir singen, erleben eine Geschichte, basteln, beten &amp; lachen zusammen
+gestaltet von Pfarrerin Rahel Vögeli, Katechetin Tabea Müller, den Organistinnen &amp; evtl. Freiwilligen</t>
+        </is>
+      </c>
+      <c r="M94" t="inlineStr">
+        <is>
+          <t>für Eltern/Begleitperson und Kinder ab 3 Jahren bis KindergartenalterFlyer</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>Jugendgottesdienst</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>Fr</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>01</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>2027</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>19:00</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L95" t="inlineStr">
+        <is>
+          <t>Mitten im Alltag der Himmel
+Pfarrerperson offen, Orgel offen</t>
+        </is>
+      </c>
+      <c r="M95" t="inlineStr">
+        <is>
+          <t>Flyer</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>enterTrainings - Jungleiterausbildung</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>Fr</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>05</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>02</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>2027</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr"/>
+      <c r="L96" t="inlineStr">
+        <is>
+          <t>Ausbildung für junge Leitende im Rahmen von «Jugend gestaltet Kirche»</t>
+        </is>
+      </c>
+      <c r="M96" t="inlineStr">
+        <is>
+          <t>erstes Modul von insgesamt drei Modulennäheres hier im Flyer</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>Fiire mit de Chliine</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>Sa</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>02</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>2027</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L97" t="inlineStr">
+        <is>
+          <t>Wir singen, erleben eine Geschichte, basteln, beten &amp; lachen zusammen
+gestaltet von Pfarrerin Rahel Vögeli, dem KUW-Team, den Organistinnen &amp; evtl. Freiwilligen</t>
+        </is>
+      </c>
+      <c r="M97" t="inlineStr">
+        <is>
+          <t>für Eltern/Begleitperson und Kinder ab 3 Jahren bis KindergartenalterFlyer</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
         <is>
           <t>Agenda, Veranstaltung</t>
         </is>
       </c>
-      <c r="B84" t="inlineStr">
+      <c r="B98" t="inlineStr">
         <is>
           <t>Ökumenischer Suppentag</t>
         </is>
       </c>
-      <c r="C84" t="inlineStr">
+      <c r="C98" t="inlineStr">
         <is>
           <t>Fr</t>
         </is>
       </c>
-      <c r="D84" t="inlineStr">
+      <c r="D98" t="inlineStr">
         <is>
           <t>05</t>
         </is>
       </c>
-      <c r="E84" t="inlineStr">
+      <c r="E98" t="inlineStr">
         <is>
           <t>03</t>
         </is>
       </c>
-      <c r="F84" t="inlineStr">
+      <c r="F98" t="inlineStr">
         <is>
           <t>2027</t>
         </is>
       </c>
-      <c r="G84" t="inlineStr">
+      <c r="G98" t="inlineStr">
         <is>
           <t>11:30</t>
         </is>
       </c>
-      <c r="H84" t="inlineStr">
+      <c r="H98" t="inlineStr">
         <is>
           <t>Kirchgemeindehaus Worb</t>
         </is>
       </c>
-      <c r="L84" t="inlineStr">
+      <c r="L98" t="inlineStr">
         <is>
           <t>Es laden herzlich ein: Katholische Pfarrei St. Martin, Reformierte Kirchgemeinde Worb und Evangelisches Gemeinschaftswerk Worb</t>
         </is>
       </c>
-      <c r="M84" t="inlineStr">
+      <c r="M98" t="inlineStr">
         <is>
           <t>Gemüsesuppeauch Takeaway möglich, bitte eigenes Gefäss mitbringenAuskunft Name, Tel, Mail noch offenFlyer folgt</t>
         </is>
       </c>
     </row>
-    <row r="85">
-      <c r="A85" t="inlineStr">
+    <row r="99">
+      <c r="A99" t="inlineStr">
         <is>
           <t>Agenda, Veranstaltung</t>
         </is>
       </c>
-      <c r="B85" t="inlineStr">
+      <c r="B99" t="inlineStr">
         <is>
           <t>Ökumenischer Suppentag</t>
         </is>
       </c>
-      <c r="C85" t="inlineStr">
+      <c r="C99" t="inlineStr">
         <is>
           <t>Fr</t>
         </is>
       </c>
-      <c r="D85" t="inlineStr">
+      <c r="D99" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="E85" t="inlineStr">
+      <c r="E99" t="inlineStr">
         <is>
           <t>03</t>
         </is>
       </c>
-      <c r="F85" t="inlineStr">
+      <c r="F99" t="inlineStr">
         <is>
           <t>2027</t>
         </is>
       </c>
-      <c r="G85" t="inlineStr">
+      <c r="G99" t="inlineStr">
         <is>
           <t>11:30</t>
         </is>
       </c>
-      <c r="H85" t="inlineStr">
+      <c r="H99" t="inlineStr">
         <is>
           <t>Pfarrei St. Martin, Worb oder EGW Worb, Bernstrasse 11</t>
         </is>
       </c>
-      <c r="L85" t="inlineStr">
+      <c r="L99" t="inlineStr">
         <is>
           <t>Es laden herzlich ein: Katholische Pfarrei St. Martin, Reformierte Kirchgemeinde Worb und Evangelisches Gemeinschaftswerk Worb</t>
         </is>
       </c>
-      <c r="M85" t="inlineStr">
+      <c r="M99" t="inlineStr">
         <is>
           <t>Gerstensuppe oder Kartoffelsuppeauch Takeaway möglich, bitte eigenes Gefäss mitbringenFlyer folgt</t>
         </is>
       </c>
     </row>
-    <row r="86">
-      <c r="A86" t="inlineStr">
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>Fiire mit de Chliine</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>Sa</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>03</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>2027</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L100" t="inlineStr">
+        <is>
+          <t>Wir singen, erleben eine Geschichte, basteln, beten &amp; lachen zusammen
+gestaltet von Pfarrerin Rahel Vögeli, Koordinatorin KUW/Katechetin Isabel Carreño, den Organistinnen &amp; evtl. Freiwilligen</t>
+        </is>
+      </c>
+      <c r="M100" t="inlineStr">
+        <is>
+          <t>für Eltern/Begleitperson und Kinder ab 3 Jahren bis KindergartenalterFlyer</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
         <is>
           <t>Agenda, Veranstaltung</t>
         </is>
       </c>
-      <c r="B86" t="inlineStr">
+      <c r="B101" t="inlineStr">
         <is>
           <t>Ökumenischer Suppentag</t>
         </is>
       </c>
-      <c r="C86" t="inlineStr">
+      <c r="C101" t="inlineStr">
         <is>
           <t>Fr</t>
         </is>
       </c>
-      <c r="D86" t="inlineStr">
+      <c r="D101" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
-      <c r="E86" t="inlineStr">
+      <c r="E101" t="inlineStr">
         <is>
           <t>03</t>
         </is>
       </c>
-      <c r="F86" t="inlineStr">
+      <c r="F101" t="inlineStr">
         <is>
           <t>2027</t>
         </is>
       </c>
-      <c r="G86" t="inlineStr">
+      <c r="G101" t="inlineStr">
         <is>
           <t>11:30</t>
         </is>
       </c>
-      <c r="H86" t="inlineStr">
+      <c r="H101" t="inlineStr">
         <is>
           <t>Pfarrei St. Martin, Worb oder EGW Worb, Bernstrasse 11</t>
         </is>
       </c>
-      <c r="L86" t="inlineStr">
+      <c r="L101" t="inlineStr">
         <is>
           <t>Es laden herzlich ein: Katholische Pfarrei St. Martin, Reformierte Kirchgemeinde Worb und Evangelisches Gemeinschaftswerk Worb</t>
         </is>
       </c>
-      <c r="M86" t="inlineStr">
+      <c r="M101" t="inlineStr">
         <is>
           <t>Gerstensuppe oder Kartoffelsuppeauch Takeaway möglich, bitte eigenes Gefäss mitbringenFlyer folgt</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>KINO UND NACHTESSEN</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>Fr</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>02</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>04</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>2027</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>17:30</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>Kirchgemeindehaus Worb</t>
+        </is>
+      </c>
+      <c r="L102" t="inlineStr">
+        <is>
+          <t>Gemütlich zusammen essen und dann einen spannenden Film schauen. 
+Ein Angebot für Kinder und Jugendliche ab 7 bis 12 Jahre</t>
+        </is>
+      </c>
+      <c r="M102" t="inlineStr">
+        <is>
+          <t>Wir freuen uns auf dich! Regula Berger mit Hunden und Corinne Wyss. Auskunft und Anmeldung bis 30.3.27: Regula Berger 079 383 95 52 oder regula.berger@refkircheworb.chhier geht's zum Flyer (4 Daten)</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>Fiire mit de Chliine</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>Sa</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>03</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>04</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>2027</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L103" t="inlineStr">
+        <is>
+          <t>Wir singen, erleben eine Geschichte, basteln, beten &amp; lachen zusammen
+gestaltet von Pfarrerin Rahel Vögeli, Katechetin Tabea Müller, den Organistinnen &amp; evtl. Freiwilligen</t>
+        </is>
+      </c>
+      <c r="M103" t="inlineStr">
+        <is>
+          <t>für Eltern/Begleitperson und Kinder ab 3 Jahren bis KindergartenalterFlyer</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>Kennenlernabend KUW</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>Mi</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>07</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>04</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>2027</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>17:30</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>Start Kirche Worb, anschliessend KGH Worb</t>
+        </is>
+      </c>
+      <c r="L104" t="inlineStr">
+        <is>
+          <t>Einladung für interessierte Familien mit künftigen Erstklasskindern an den Informationsanlass Kennenlernabend KUW «Der Weg zur Konfirmation»</t>
+        </is>
+      </c>
+      <c r="M104" t="inlineStr">
+        <is>
+          <t>Der Abend lädt ein, Fragen bezüglich KUW zu stellen, gemeinsam die Kirche zu besichtigen und die Unterrichtenden kennen zu lernen. Anschliessend sind Gross und Klein zu einem gemeinsamen Pizzaessen im Kirchgemeindehaus eingeladen. Abschluss: ca. 19.30 Uhr. Wir freuen uns auf viele Familien! Anmeldungen gerne bis .... an: isabel.carreno@refkircheworb.chKatechetin/Koordinatorin Isabel Carreño und Katechetin Tabea MüllerFlyer folgt</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>Jugendgottesdienst</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>Fr</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>09</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>04</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>2027</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>19:00</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L105" t="inlineStr">
+        <is>
+          <t>Mitten im Alltag der Himmel
+Pfarrerperson offen, Orgel offen</t>
+        </is>
+      </c>
+      <c r="M105" t="inlineStr">
+        <is>
+          <t>Flyer</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>Fiire mit de Chliine</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>Sa</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>05</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>2027</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L106" t="inlineStr">
+        <is>
+          <t>Wir singen, erleben eine Geschichte, basteln, beten &amp; lachen zusammen
+gestaltet von Pfarrerin Rahel Vögeli, dem KUW-Team, den Organistinnen &amp; evtl. Freiwilligen</t>
+        </is>
+      </c>
+      <c r="M106" t="inlineStr">
+        <is>
+          <t>für Eltern/Begleitperson und Kinder ab 3 Jahren bis KindergartenalterFlyer</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>Fiire mit de Chliine</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>Sa</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>2027</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L107" t="inlineStr">
+        <is>
+          <t>Wir singen, erleben eine Geschichte, basteln, beten &amp; lachen zusammen
+gestaltet von Pfarrerin Rahel Vögeli, dem KUW-Team, den Organistinnen &amp; evtl. Freiwilligen</t>
+        </is>
+      </c>
+      <c r="M107" t="inlineStr">
+        <is>
+          <t>für Eltern/Begleitperson und Kinder ab 3 Jahren bis KindergartenalterFlyer</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>Fiire mit de Chliine</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>Sa</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>2027</t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L108" t="inlineStr">
+        <is>
+          <t>Wir singen, erleben eine Geschichte, basteln, beten &amp; lachen zusammen
+gestaltet von Pfarrerin Rahel Vögeli, dem KUW-Team, den Organistinnen &amp; evtl. Freiwilligen</t>
+        </is>
+      </c>
+      <c r="M108" t="inlineStr">
+        <is>
+          <t>für Eltern/Begleitperson und Kinder ab 3 Jahren bis KindergartenalterFlyer</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>